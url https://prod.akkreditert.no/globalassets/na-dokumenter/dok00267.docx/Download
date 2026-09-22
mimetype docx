--- v1 (2026-03-25)
+++ v2 (2026-09-22)
@@ -732,51 +732,51 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>6.01</w:t>
+              <w:t>6.02</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00D6441C" w14:paraId="441D62D6" w14:textId="77777777">
@@ -838,51 +838,51 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>11.06.2024</w:t>
+              <w:t>14.08.2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0011184F" w:rsidRPr="00786CF3" w:rsidP="001E7B40" w14:paraId="765DB6CA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -942,51 +942,51 @@
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCVARIABLE EK_Merknad </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Ny NA logo i topptekst.</w:t>
+              <w:t>Forlenget gyldighet til 14.08.2028</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005F0799">
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="005F0799" w:rsidP="005F0799" w14:paraId="2D34F49C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -4391,51 +4391,51 @@
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w:rsidR="00C72BA9" w14:paraId="045837D5" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Versjonsnummer: </w:t>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave \*charformat \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>6.01</w:t>
+            <w:t>6.02</w:t>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1727" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="000D591A" w14:paraId="476291C3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Godkjent av: </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Signatur \*charformat \* MERGEFORMAT </w:instrText>
@@ -4457,51 +4457,51 @@
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w:rsidR="00C72BA9" w14:paraId="2B7EC633" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Gyldig fra: </w:t>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra \*charformat \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>11.06.2024</w:t>
+            <w:t>14.08.2026</w:t>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1714" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="000D591A" w14:paraId="39865CA2" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:color w:val="000080"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2244" w:type="dxa"/>
@@ -4682,51 +4682,51 @@
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t>Versjonsn</w:t>
           </w:r>
           <w:r w:rsidR="00120F67">
             <w:t>umme</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">r: </w:t>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave \*charformat \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>6.01</w:t>
+            <w:t>6.02</w:t>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3178" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="0084014D" w:rsidP="0084014D" w14:paraId="51FF241C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Godkjent av: </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Signatur \*charformat \* MERGEFORMAT </w:instrText>
@@ -4748,51 +4748,51 @@
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w:rsidR="00201428" w:rsidP="0084014D" w14:paraId="441920D6" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Gyldig fra: </w:t>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra \*charformat \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>11.06.2024</w:t>
+            <w:t>14.08.2026</w:t>
           </w:r>
           <w:r w:rsidR="00C572D7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="263" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="0084014D" w:rsidP="0084014D" w14:paraId="130D8358" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:color w:val="000080"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w:rsidR="00201428" w:rsidP="0084014D" w14:paraId="08747308" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
@@ -5458,51 +5458,51 @@
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>6.01</w:t>
+            <w:t>6.02</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3263" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00C72BA9" w:rsidRPr="00D34D76" w:rsidP="003D25ED" w14:paraId="17ACEF66" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
@@ -5576,51 +5576,51 @@
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>11.06.2024</w:t>
+            <w:t>14.08.2026</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00EE5997" w:rsidP="001C1E8E" w14:paraId="30C31C82" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6519,51 +6519,51 @@
     <w:docVar w:name="ek_ansvarlig" w:val="[EK-Ansvarlig]"/>
     <w:docVar w:name="ek_bedriftsnavn" w:val="Norsk akkreditering"/>
     <w:docVar w:name="ek_dbfields" w:val="EK_Avdeling¤2#4¤2#[Avdeling]¤3#EK_Avsnitt¤2#4¤2#[Avsnitt]¤3#EK_Bedriftsnavn¤2#1¤2#Norsk akkreditering¤3#EK_GjelderFra¤2#0¤2#[GjelderFra]¤3#EK_KlGjelderFra¤2#0¤2#[KlGjelderFra]¤3#EK_Opprettet¤2#0¤2#[Opprettet]¤3#EK_Utgitt¤2#0¤2#[Utgitt]¤3#EK_IBrukDato¤2#0¤2#[Endret]¤3#EK_DokumentID¤2#0¤2#[ID]¤3#EK_DokTittel¤2#0¤2#Standard mal uten innholdsfortegnelse¤3#EK_DokType¤2#0¤2#[DokType]¤3#EK_DocLvlShort¤2#0¤2#[DokNivåKort]¤3#EK_DocLevel¤2#0¤2#[DokNivå]¤3#EK_EksRef¤2#2¤2#EksRef_Layout¤3#EK_Erstatter¤2#0¤2#[Erstatter]¤3#EK_ErstatterD¤2#0¤2#[ErstatterD]¤3#EK_Signatur¤2#0¤2#[Signatur]¤3#EK_Verifisert¤2#0¤2#[Verifisert av]¤3#EK_Hørt¤2#0¤2#[Hørt av]¤3#EK_AuditReview¤2#2¤2#;[Signaturliste];¤3#EK_AuditApprove¤2#2¤2#;[Signaturliste];¤3#EK_Gradering¤2#0¤2#[Gradering]¤3#EK_Gradnr¤2#4¤2#[Gradnr]¤3#EK_Kapittel¤2#4¤2#[Kapittel]¤3#EK_Referanse¤2#2¤2#Ref_Layout¤3#EK_RefNr¤2#0¤2#[RefNr]¤3#EK_Revisjon¤2#0¤2#[Rev]¤3#EK_Ansvarlig¤2#0¤2#[EK-Ansvarlig]¤3#EK_UText0¤2#0¤2#[Forfatter]¤3#EK_UText1¤2#0¤2#[Dok.ansvarlig]¤3#EK_UText2¤2#0¤2#[]¤3#EK_UText3¤2#0¤2#[UText3]¤3#EK_UText4¤2#0¤2#[UText4]¤3#EK_Status¤2#0¤2#[Status]¤3#EK_Stikkord¤2#0¤2#[Stikkord]¤3#EK_SuperStikkord¤2#0¤2#[SuperStikkord]¤3#EK_Rapport¤2#3¤2#[Tilknyttet rapport]¤3#EK_EKPrintMerke¤2#0¤2#Uoffisiell utskrift er kun gyldig på utskriftsdato¤3#EK_Watermark¤2#0¤2#Vannmerke¤3#EK_Utgave¤2#0¤2#[Ver]¤3#EK_Merknad¤2#7¤2#[Merknad]¤3#EK_VerLogg¤2#2¤2#[Versjonslogg]¤3#EK_RF1¤2#4¤2#[RF1]¤3#EK_RF2¤2#4¤2#[RF2]¤3#EK_RF3¤2#4¤2#[RF3]¤3#EK_RF4¤2#4¤2#[RF4]¤3#EK_RF5¤2#4¤2#[RF5]¤3#EK_RF6¤2#4¤2#[RF6]¤3#EK_RF7¤2#4¤2#[RF7]¤3#EK_RF8¤2#4¤2#[RF8]¤3#EK_RF9¤2#4¤2#[RF9]¤3#EK_Mappe1¤2#4¤2#[Mappe1]¤3#EK_Mappe2¤2#4¤2#[Mappe2]¤3#EK_Mappe3¤2#4¤2#[Mappe3]¤3#EK_Mappe4¤2#4¤2#[Mappe4]¤3#EK_Mappe5¤2#4¤2#[Mappe5]¤3#EK_Mappe6¤2#4¤2#[Mappe6]¤3#EK_Mappe7¤2#4¤2#[Mappe7]¤3#EK_Mappe8¤2#4¤2#[Mappe8]¤3#EK_Mappe9¤2#4¤2#[Mappe9]¤3#EK_DL¤2#0¤2#[dl]¤3#EK_GjelderTil¤2#0¤2#[GyldigTil]¤3#EK_Vedlegg¤2#2¤2#Ref_Layout¤3#EK_AvdelingOver¤2#4¤2#[AvdelingOver]¤3#EK_HRefNr¤2#0¤2#[HRefnr]¤3#EK_HbNavn¤2#0¤2#[HbNavn]¤3#EK_DokRefnr¤2#4¤2#¤3#EK_Dokendrdato¤2#4¤2#¤3#EK_HbType¤2#4¤2#¤3#EK_Offisiell¤2#4¤2#¤3#EK_VedleggRef¤2#4¤2#¤3#EK_Strukt00¤2#5¤2#[Strukturfelt]¤3#EK_Strukt01¤2#5¤2#[Strukturfelt]¤3#EK_Pub¤2#6¤2#¤3#EKR_DokType¤2#0¤2#[ResType]¤3#EKR_Doktittel¤2#0¤2#[ResTittel]¤3#EKR_DokumentID¤2#0¤2#[ResId]¤3#EKR_RefNr¤2#0¤2#[ResRefNr]¤3#EKR_Gradering¤2#0¤2#[ResGrad]¤3#EKR_Signatur¤2#0¤2#[ResSign]¤3#EKR_Verifisert¤2#0¤2#[Verifisert av]¤3#EKR_Hørt¤2#0¤2#[Hørt av]¤3#EKR_AuditReview¤2#2¤2#;[Signaturliste];¤3#EKR_AuditApprove¤2#2¤2#;[Signaturliste];¤3#EKR_AuditFinal¤2#2¤2#;[Signaturliste];¤3#EKR_Dokeier¤2#0¤2#[ResEier]¤3#EKR_Status¤2#0¤2#[ResStat]¤3#EKR_Opprettet¤2#0¤2#[ResOppr]¤3#EKR_Endret¤2#0¤2#[ResEndret]¤3#EKR_Ibruk¤2#0¤2#[ResIBruk]¤3#EKR_Rapport¤2#3¤2#[Tilknyttet rapport]¤3#EKR_Utgitt¤2#0¤2#[ResUtfylt]¤3#EKR_SkrevetAv¤2#0¤2#[Utfylt av]¤3#EKR_UText1¤2#0¤2#[]¤3#EKR_UText2¤2#0¤2#[]¤3#EKR_UText3¤2#0¤2#[RESUText3]¤3#EKR_UText4¤2#0¤2#[RESUText4]¤3#EKR_DokRefnr¤2#4¤2#¤3#EKR_Gradnr¤2#4¤2#¤3#EKR_Strukt00¤2#5¤2#[ ]¤3#"/>
     <w:docVar w:name="ek_dl" w:val="[dl]"/>
     <w:docVar w:name="ek_doclevel" w:val="[DokNivå]"/>
     <w:docVar w:name="ek_doclvlshort" w:val="[DokNivåKort]"/>
     <w:docVar w:name="ek_dokansvnavn" w:val="[Dok.ansvarlig]"/>
     <w:docVar w:name="ek_doktittel" w:val="Standard mal uten innholdsfortegnelse"/>
     <w:docVar w:name="ek_doktype" w:val="[DokType]"/>
     <w:docVar w:name="ek_dokumentid" w:val="[ID]"/>
     <w:docVar w:name="ek_editprotect" w:val="-1"/>
     <w:docVar w:name="ek_ekprintmerke" w:val="Uoffisiell utskrift er kun gyldig på utskriftsdato"/>
     <w:docVar w:name="ek_eksref" w:val="[EK_EksRef]"/>
     <w:docVar w:name="ek_endrfields" w:val="EK_Rapport¤1#"/>
     <w:docVar w:name="ek_erstatter" w:val="[Erstatter]"/>
     <w:docVar w:name="ek_erstatterd" w:val="[ErstatterD]"/>
     <w:docVar w:name="ek_format" w:val="-10"/>
     <w:docVar w:name="ek_gjelderfra" w:val="[GjelderFra]"/>
     <w:docVar w:name="ek_gjeldertil" w:val="[GyldigTil]"/>
     <w:docVar w:name="ek_gradering" w:val="[Gradering]"/>
     <w:docVar w:name="ek_hbnavn" w:val="[HbNavn]"/>
     <w:docVar w:name="ek_hrefnr" w:val="[HRefnr]"/>
     <w:docVar w:name="ek_hørt" w:val="[Hørt av]"/>
     <w:docVar w:name="ek_ibrukdato" w:val="[Endret]"/>
     <w:docVar w:name="ek_klgjelderfra" w:val="[KlGjelderFra]"/>
-    <w:docVar w:name="ek_merknad" w:val="Ny NA logo i topptekst."/>
+    <w:docVar w:name="ek_merknad" w:val="Forlenget gyldighet til 14.08.2028"/>
     <w:docVar w:name="ek_opprettet" w:val="[Opprettet]"/>
     <w:docVar w:name="EK_Protection" w:val="-1"/>
     <w:docVar w:name="ek_rapport" w:val="[Tilknyttet rapport]"/>
     <w:docVar w:name="ek_refnr" w:val="[RefNr]"/>
     <w:docVar w:name="ek_revisjon" w:val="[Rev]"/>
     <w:docVar w:name="ek_signatur" w:val="[Signatur]"/>
     <w:docVar w:name="ek_skrevetav" w:val="[Forfatter]"/>
     <w:docVar w:name="ek_status" w:val="[Status]"/>
     <w:docVar w:name="ek_stikkord" w:val="[Stikkord]"/>
     <w:docVar w:name="ek_superstikkord" w:val="[SuperStikkord]"/>
     <w:docVar w:name="EK_TYPE" w:val="MAL"/>
     <w:docVar w:name="ek_utext0" w:val="[Forfatter]"/>
     <w:docVar w:name="ek_utext1" w:val="[Dok.ansvarlig]"/>
     <w:docVar w:name="ek_utext2" w:val="[]"/>
     <w:docVar w:name="ek_utext3" w:val="[UText3]"/>
     <w:docVar w:name="ek_utext4" w:val="[UText4]"/>
     <w:docVar w:name="ek_utgave" w:val="[Ver]"/>
     <w:docVar w:name="ek_utgitt" w:val="[Utgitt]"/>
     <w:docVar w:name="ek_verifisert" w:val="[Verifisert av]"/>
     <w:docVar w:name="ek_watermark" w:val="Vannmerke"/>
     <w:docVar w:name="Erstatter" w:val="lab_erstatter"/>
     <w:docVar w:name="KHB" w:val="nei"/>
     <w:docVar w:name="skitten" w:val="0"/>
     <w:docVar w:name="Tittel" w:val="Dette er en Test tittel."/>
   </w:docVars>
@@ -7995,46 +7995,46 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GLP-rapport</dc:title>
   <dc:subject>Standard mal uten innholdsfortegnelse|[RefNr]|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_DokTittel">
     <vt:lpwstr>GLP-rapport</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokType">
     <vt:lpwstr>Rapport/Report</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokumentID">
     <vt:lpwstr>D00267</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_GjelderFra">
-    <vt:lpwstr>11.06.2024</vt:lpwstr>
+    <vt:lpwstr>14.08.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_Merknad">
     <vt:lpwstr>I kap 3.3 inkludert i hjelpetekst at GLP-omfang er bekreftet ved signatur av oppsummeringsrapport
 I kap 5.4 inkludert "Oppsummeringsrapport signert av LI og GLP-organisasjon"
 Forlenget gyldighet til 25.02.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Signatur">
     <vt:lpwstr>Pia Backe-Hansen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Utgave">
-    <vt:lpwstr>6.01</vt:lpwstr>
+    <vt:lpwstr>6.02</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EK_Watermark">
     <vt:lpwstr>Vannmerke</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GrammarlyDocumentId">
     <vt:lpwstr>6085458ad04b318d33ebf1e17341ffbbe26f464f150bf852a756bb74119d6096</vt:lpwstr>
   </property>
 </Properties>
 </file>