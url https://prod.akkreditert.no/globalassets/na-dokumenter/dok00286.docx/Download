--- v1 (2026-03-25)
+++ v2 (2026-09-23)
@@ -668,51 +668,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00422CBC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00422CBC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1.08</w:t>
+              <w:t>1.09</w:t>
             </w:r>
             <w:r w:rsidRPr="00422CBC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
@@ -766,51 +766,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00422CBC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00422CBC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>24.03.2025</w:t>
+              <w:t>14.08.2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00422CBC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F42DD1" w:rsidP="00F42DD1" w14:paraId="6BB72182" w14:textId="77777777">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6118,38 +6118,38 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Søknads- og akkrediteringsomfang NS-EN ISO 15189</dc:title>
   <dc:subject>00020104|.2.1.4.6|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_DokTittel">
     <vt:lpwstr>Søknads- og akkrediteringsomfang NS-EN ISO 15189</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokType">
     <vt:lpwstr>Skjema</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokumentID">
     <vt:lpwstr>D00286</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_GjelderFra">
-    <vt:lpwstr>24.03.2025</vt:lpwstr>
+    <vt:lpwstr>14.08.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_Signatur">
     <vt:lpwstr>ICL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Utgave">
-    <vt:lpwstr>1.08</vt:lpwstr>
+    <vt:lpwstr>1.09</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>