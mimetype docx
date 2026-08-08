--- v1 (2026-03-25)
+++ v2 (2026-08-08)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <!-- Generated by Aspose.Words for .NET 23.5.0 -->
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9304" w:type="dxa"/>
         <w:tblInd w:w="-19" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7320"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
@@ -121,162 +121,100 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003F029D">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Rapport fra observasjon av inspeksjon (NA-S9e)</w:t>
             </w:r>
             <w:r w:rsidRPr="003F029D">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E44475" w:rsidRPr="00666424" w:rsidP="00F401F9" w14:paraId="76110CB8" w14:textId="564AD419">
+          <w:p w:rsidR="00E44475" w:rsidRPr="006E6E29" w:rsidP="00F401F9" w14:paraId="76110CB8" w14:textId="564AD419">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00666424">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00666424">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Report from witnessing of inspection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00666424" w:rsidR="00123403">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>witnessing</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00666424">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...61 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve">  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00666424" w:rsidR="00123403">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -424,61 +362,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Norsk akkreditering</w:t>
             </w:r>
             <w:r w:rsidRPr="003F029D">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003F029D">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / Norwegian </w:t>
-[...9 lines deleted...]
-              <w:t>Accreditation</w:t>
+              <w:t xml:space="preserve"> / Norwegian Accreditation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E44475" w:rsidRPr="003D1663" w:rsidP="00F401F9" w14:paraId="76110CBC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1663">
               <w:rPr>
@@ -661,75 +589,51 @@
           <w:tcPr>
             <w:tcW w:w="3107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EE7AA4" w:rsidRPr="00581BC6" w:rsidP="00A17F92" w14:paraId="76110CC2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00581BC6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Akkrediteringsnr</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Akkrediteringsnr. - søkernr. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE7AA4" w:rsidP="00A17F92" w14:paraId="76110CC3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Accreditation no. – application no.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -758,98 +662,71 @@
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EE7AA4" w:rsidRPr="00581BC6" w:rsidP="00A17F92" w14:paraId="76110CC5" w14:textId="2F2A8B75">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00581BC6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Dato for</w:t>
-[...15 lines deleted...]
-              <w:t>observasjon</w:t>
+              <w:t>Dato for observasjon</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE7AA4" w:rsidP="00A17F92" w14:paraId="76110CC6" w14:textId="60EC0567">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date of </w:t>
-[...10 lines deleted...]
-              <w:t>witnessing</w:t>
+              <w:t>Date of witnessing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00EE7AA4" w:rsidP="00A17F92" w14:paraId="76110CC7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110CCF" w14:textId="77777777" w:rsidTr="00A17F92">
@@ -1280,54 +1157,55 @@
               <w:t>The witnessing covered th</w:t>
             </w:r>
             <w:r w:rsidR="00B07ED0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">e following </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB3B5A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of the accredited scope</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00666424" w:rsidRPr="00FF46BB" w:rsidP="00A17F92" w14:paraId="76110CDA" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="00666424" w:rsidRPr="006E6E29" w:rsidP="00A17F92" w14:paraId="76110CDA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110CDF" w14:textId="77777777" w:rsidTr="00A17F92">
         <w:tblPrEx>
           <w:tblW w:w="9285" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
@@ -1483,88 +1361,85 @@
             <w:tcW w:w="3107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EE7AA4" w:rsidP="00A17F92" w14:paraId="76110CE4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rapport utarbeidet av</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE7AA4" w:rsidP="00A17F92" w14:paraId="76110CE5" w14:textId="77777777">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00EE7AA4" w:rsidRPr="006E6E29" w:rsidP="00A17F92" w14:paraId="76110CE5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Report issued by </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE7AA4" w:rsidP="00A17F92" w14:paraId="76110CE6" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidR="00EE7AA4" w:rsidRPr="006E6E29" w:rsidP="00A17F92" w14:paraId="76110CE6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EE7AA4" w:rsidP="00A17F92" w14:paraId="76110CE7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1625,71 +1500,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rapport godkjent av</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE7AA4" w:rsidRPr="00581BC6" w:rsidP="00A17F92" w14:paraId="76110CEB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00581BC6">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Report </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> by</w:t>
+              <w:t>Report approved by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00EE7AA4" w:rsidP="00A17F92" w14:paraId="76110CEC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1731,163 +1586,147 @@
                 <w:i/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EE7AA4" w:rsidP="00EE7AA4" w14:paraId="76110CF0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapporten tillates gjengitt i sin helhet.  </w:t>
-[...6 lines deleted...]
-        <w:t>Utdrag av rapporten er kun tillatt gjengitt etter skriftlig godkjennelse av NA</w:t>
+        <w:t>Rapporten tillates gjengitt i sin helhet.  Utdrag av rapporten er kun tillatt gjengitt etter skriftlig godkjennelse av NA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE7AA4" w:rsidP="00EE7AA4" w14:paraId="76110CF1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Innsender bekrefter at innholdet i rapporten ikke er i strid med Norsk akkrediterings policy og praksis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B07ED0" w:rsidP="00EE7AA4" w14:paraId="31E33C14" w14:textId="758492E5">
+    <w:p w:rsidR="00B07ED0" w:rsidRPr="006E6E29" w:rsidP="00EE7AA4" w14:paraId="31E33C14" w14:textId="758492E5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5119">
         <w:rPr>
           <w:i/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This report shall not be reproduced other than in full. Extracts from the report may be reproduced after written approval by Norwegian Accreditation. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D5119">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Submitter confirms that the contents of the report are not in conflict with Norwegian Accreditation’s policy and practice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA315F" w:rsidRPr="00A73CFE" w:rsidP="00AA315F" w14:paraId="76110CF3" w14:textId="77777777">
+    <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="76110CF3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AA315F" w:rsidRPr="00A73CFE" w:rsidP="00A73CFE" w14:paraId="76110CF4" w14:textId="6AD5C17A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A73CFE">
         <w:t>Generell informasjon</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B07ED0" w:rsidP="00A73CFE" w14:paraId="1B786666" w14:textId="124DF851">
       <w:pPr>
         <w:ind w:firstLine="432"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73CFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">General </w:t>
-[...10 lines deleted...]
-        <w:t>information</w:t>
+        <w:t>General information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
       <w:tr w14:paraId="5D614209" w14:textId="77777777" w:rsidTr="00AD7C67">
         <w:tblPrEx>
           <w:tblW w:w="9322" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -1909,73 +1748,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Observerte inspektører:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F2FD1" w:rsidRPr="00A73CFE" w:rsidP="00AD7C67" w14:paraId="79A6DF6E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73CFE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Inspectors</w:t>
-[...21 lines deleted...]
-              <w:t>witnessed</w:t>
+              <w:t>Inspectors witnessed</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F2FD1" w:rsidRPr="00DB3B5A" w:rsidP="00AD7C67" w14:paraId="11D687DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2046,61 +1863,51 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>nspisert bedrift:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F2FD1" w:rsidRPr="00EA59BC" w:rsidP="00AD7C67" w14:paraId="30628356" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA59BC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Company </w:t>
-[...9 lines deleted...]
-              <w:t>name</w:t>
+              <w:t>Company name</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA59BC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="4E554864" w14:textId="77777777">
             <w:pPr>
@@ -2129,71 +1936,51 @@
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:t>Inspeksjonssted:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F2FD1" w:rsidRPr="00DB3B5A" w:rsidP="00AD7C67" w14:paraId="4E566861" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3B5A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Place of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>inspection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="63EF2947" w14:textId="77777777">
             <w:pPr>
@@ -2222,61 +2009,51 @@
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:t>Bransje:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F2FD1" w:rsidRPr="00DB3B5A" w:rsidP="00AD7C67" w14:paraId="45D52E20" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3B5A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business </w:t>
-[...9 lines deleted...]
-              <w:t>sector</w:t>
+              <w:t>Business sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="1E57552C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3BBB1208" w14:textId="77777777" w:rsidTr="00AD7C67">
         <w:tblPrEx>
           <w:tblW w:w="9322" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
@@ -2300,91 +2077,51 @@
             <w:r w:rsidRPr="00A73CFE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Antall ansatte:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F2FD1" w:rsidRPr="00EA59BC" w:rsidP="00AD7C67" w14:paraId="0F61ABE5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA59BC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Number</w:t>
-[...39 lines deleted...]
-              <w:t>employees</w:t>
+              <w:t>Number of employees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="310C30DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="1F528DED" w14:textId="77777777" w:rsidTr="00AD7C67">
         <w:tblPrEx>
           <w:tblW w:w="9322" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
@@ -2406,141 +2143,102 @@
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D100A8">
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D100A8">
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>normativ dokument</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve"> det </w:t>
-[...5 lines deleted...]
-              <w:t>inspiseres</w:t>
+              <w:t xml:space="preserve"> det inspiseres</w:t>
             </w:r>
             <w:r w:rsidRPr="00D100A8">
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> mot:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F2FD1" w:rsidRPr="00EA59BC" w:rsidP="00AD7C67" w14:paraId="75AFA9A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3B5A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standard/normative </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DB3B5A">
+              <w:t xml:space="preserve">Standard/normative document </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t>document</w:t>
+              <w:t>inspected</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB3B5A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-              <w:t>against</w:t>
+              <w:t xml:space="preserve"> against</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001F2FD1" w:rsidRPr="00D100A8" w:rsidP="00AD7C67" w14:paraId="6F0B4B3E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001F2FD1" w:rsidRPr="00D100A8" w:rsidP="001F2FD1" w14:paraId="3D1B6F13" w14:textId="77777777">
@@ -2601,216 +2299,218 @@
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3B5A">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Witnessing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...10 lines deleted...]
-              <w:t>inspection</w:t>
+              <w:t>/inspection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="62DC026A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="0C21A4EC" w14:textId="77777777" w:rsidTr="00AD7C67">
         <w:tblPrEx>
           <w:tblW w:w="9322" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="455BE6F7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:t>Dato og varighet av inspeksjonen:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="71B87382" w14:textId="77777777">
+          <w:p w:rsidR="001F2FD1" w:rsidRPr="006E6E29" w:rsidP="00AD7C67" w14:paraId="71B87382" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D5119">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date and duration of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A73CFE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>inspection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="4C344400" w14:textId="77777777">
+          <w:p w:rsidR="001F2FD1" w:rsidRPr="006E6E29" w:rsidP="00AD7C67" w14:paraId="4C344400" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="4FADD0E1" w14:textId="77777777" w:rsidTr="00AD7C67">
         <w:tblPrEx>
           <w:tblW w:w="9322" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="01C09AF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:t>Dato og varighet av NAs observasjon:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="55050C01" w14:textId="77777777">
+          <w:p w:rsidR="001F2FD1" w:rsidRPr="006E6E29" w:rsidP="00AD7C67" w14:paraId="55050C01" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D5119">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date and duration of NA’s witnessing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="3DAA7741" w14:textId="77777777">
+          <w:p w:rsidR="001F2FD1" w:rsidRPr="006E6E29" w:rsidP="00AD7C67" w14:paraId="3DAA7741" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F2FD1" w:rsidRPr="0060321D" w:rsidP="001F2FD1" w14:paraId="5A332087" w14:textId="77777777">
+    <w:p w:rsidR="001F2FD1" w:rsidRPr="006E6E29" w:rsidP="001F2FD1" w14:paraId="5A332087" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
       <w:tr w14:paraId="564C5D3B" w14:textId="77777777" w:rsidTr="00AD7C67">
         <w:tblPrEx>
           <w:tblW w:w="9322" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -2830,62 +2530,51 @@
                 <w:b/>
               </w:rPr>
               <w:t>Observerende bedømmere/fageksperter:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F2FD1" w:rsidRPr="00395E3C" w:rsidP="00AD7C67" w14:paraId="5156639B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395E3C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Assessor/</w:t>
-[...10 lines deleted...]
-              <w:t>expert</w:t>
+              <w:t>Assessor/expert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001F2FD1" w:rsidP="00AD7C67" w14:paraId="7A3820B9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00AA315F" w:rsidP="00AA315F" w14:paraId="76110D19" w14:textId="77777777">
@@ -3047,73 +2736,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Svar/merknad</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00685EAB" w:rsidRPr="00A73CFE" w:rsidP="00AA315F" w14:paraId="76110D1C" w14:textId="2ED2FA25">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73CFE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Answer</w:t>
-[...21 lines deleted...]
-              <w:t>Comment</w:t>
+              <w:t>Answer/Comment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidP="00AA315F" w14:paraId="53A2921D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA315F">
               <w:rPr>
@@ -3194,221 +2861,108 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00462EB1" w14:paraId="11CD5DE0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462EB1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Var inspeksjonens varighet hensiktsmessig?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00685EAB" w:rsidRPr="00E6718C" w14:paraId="76110D20" w14:textId="79D22840">
+          <w:p w:rsidR="00685EAB" w:rsidRPr="006E6E29" w14:paraId="76110D20" w14:textId="79D22840">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...117 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Was the duration of the inspection appropriate?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D21" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D21" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D22" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D22" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D28" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -3437,239 +2991,118 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00462EB1" w14:paraId="70EAA69C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462EB1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Var sammensetningen/utvelgelsen av inspeksjonslaget hensiktsmessig?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00685EAB" w:rsidRPr="00E6718C" w14:paraId="76110D25" w14:textId="003AE31B">
+          <w:p w:rsidR="00685EAB" w:rsidRPr="006E6E29" w14:paraId="76110D25" w14:textId="003AE31B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Was the composition/selection of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...126 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>inspection team appropriate?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D26" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D26" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D27" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D27" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D2D" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -3698,203 +3131,108 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00462EB1" w14:paraId="70466C9B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462EB1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ble inspeksjonen utført innenfor avtalt tid?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00685EAB" w:rsidRPr="00E6718C" w14:paraId="76110D2A" w14:textId="0C55BA7D">
+          <w:p w:rsidR="00685EAB" w:rsidRPr="006E6E29" w14:paraId="76110D2A" w14:textId="0C55BA7D">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> time?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Was the inspection conducted within agreed time?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D2B" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D2B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D2C" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D2C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D32" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -3923,284 +3261,128 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00462EB1" w14:paraId="699F0A43" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462EB1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ble sluttrapport meddelt kunden og var den i samsvar med det som inspeksjonen avdekket?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00685EAB" w:rsidRPr="00E6718C" w14:paraId="76110D2F" w14:textId="4A3612CA">
+          <w:p w:rsidR="00685EAB" w:rsidRPr="006E6E29" w14:paraId="76110D2F" w14:textId="4A3612CA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Was the final report communicated to the client and was it </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6E29" w:rsidR="00A73CFE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in accordance with the inspection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6E29" w:rsidR="00EA06B8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...160 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D30" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D30" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D31" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D31" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D37" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -4229,239 +3411,108 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00462EB1" w14:paraId="1BE8C651" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462EB1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Demonstrerte inspektøren innsikt i aktuell bransje/teknologi?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA06B8" w:rsidRPr="00E6718C" w14:paraId="76110D34" w14:textId="3D00C222">
+          <w:p w:rsidR="00EA06B8" w:rsidRPr="006E6E29" w14:paraId="76110D34" w14:textId="3D00C222">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...135 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Did the inspector show knowledge about the business sector/technology?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D35" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D36" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D36" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D3C" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -4490,365 +3541,108 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00462EB1" w14:paraId="679875BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462EB1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sjekket inspektøren at bedriften fulgte relevante normative dokumenter, lover, forskrifter, pålegg og konsesjoner?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA06B8" w:rsidRPr="00E6718C" w14:paraId="76110D39" w14:textId="334E93E2">
+          <w:p w:rsidR="00EA06B8" w:rsidRPr="006E6E29" w14:paraId="76110D39" w14:textId="334E93E2">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...261 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Did the inspectior check that the company complied with the relevant normative documents, laws, regulations, orders and licences?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D3A" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D3A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D3B" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D3B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D41" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -4893,132 +3687,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00462EB1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Var inspektørene tilstrekkelig forberedt?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EA06B8" w:rsidRPr="00E6718C" w14:paraId="76110D3E" w14:textId="6A107134">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6718C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Were</w:t>
-[...80 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>Were the inspectors satisfactory prepared?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D3F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
@@ -5084,293 +3797,118 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00462EB1" w14:paraId="2BF7FF81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462EB1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Brukte inspektørene hensiktsmessige sjekklister basert på riktige (harmoniserte) normative dokumenter?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA06B8" w:rsidRPr="00E6718C" w14:paraId="76110D43" w14:textId="3D7E67D6">
+          <w:p w:rsidR="00EA06B8" w:rsidRPr="006E6E29" w14:paraId="76110D43" w14:textId="3D7E67D6">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Did the inspectors use appropriate checklists based on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...180 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>correct (harmonised) normative documents?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D44" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D44" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D45" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D45" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D4B" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -5399,221 +3937,108 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00462EB1" w14:paraId="2AA5CAB8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462EB1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forfulgte inspektørene problemstillinger tilstrekkelig dypt?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E44CB" w:rsidRPr="00E6718C" w14:paraId="76110D48" w14:textId="0F6E6F0C">
+          <w:p w:rsidR="008E44CB" w:rsidRPr="006E6E29" w14:paraId="76110D48" w14:textId="0F6E6F0C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...117 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Did the inspectors pursue issues in sufficient depth?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D49" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D49" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D4A" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D4A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D50" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -5642,194 +4067,108 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="6772585C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6718C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ble det gjort fornuftige utvalg av stikkprøver?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E44CB" w:rsidRPr="00E6718C" w14:paraId="76110D4D" w14:textId="4D5AAB4C">
+          <w:p w:rsidR="008E44CB" w:rsidRPr="006E6E29" w14:paraId="76110D4D" w14:textId="4D5AAB4C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...90 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Was a reasonable selection of random samples made?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D4E" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D4F" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D4F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D55" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -5858,221 +4197,108 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="06049C36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6718C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ble et fornuftig antall og utvalg av objekter inspisert?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E44CB" w:rsidRPr="00E6718C" w14:paraId="76110D52" w14:textId="3C4F507F">
+          <w:p w:rsidR="008E44CB" w:rsidRPr="006E6E29" w14:paraId="76110D52" w14:textId="3C4F507F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...117 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Was a reasonable number and selection of objects inspected?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D53" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D53" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D54" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D54" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D5A" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -6098,303 +4324,111 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="4E6C8429" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6718C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demonstrerte inspektørene evne til å konsentrere seg om det vesentlige og unngå </w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00FB77DD" w:rsidRPr="00E6718C" w14:paraId="76110D57" w14:textId="03C328A3">
+              <w:t>Demonstrerte inspektørene evne til å konsentrere seg om det vesentlige og unngå uvesentligheter?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB77DD" w:rsidRPr="006E6E29" w14:paraId="76110D57" w14:textId="03C328A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...189 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Did the inspectors demonstrate ability to concentrate on the essensials and avoid inconsitencies?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D58" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D58" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D59" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D59" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D5F" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -6423,203 +4457,108 @@
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="45DED42C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6718C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ble avvik definert på grunnlag av fakta og ikke på synsing?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB77DD" w:rsidRPr="00E6718C" w14:paraId="76110D5C" w14:textId="4849AE7D">
+          <w:p w:rsidR="00FB77DD" w:rsidRPr="006E6E29" w14:paraId="76110D5C" w14:textId="4849AE7D">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> and not opinions?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Was nonconformities defined based on facts and not opinions?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D5D" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D5D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D5E" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D5E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="76110D64" w14:textId="77777777" w:rsidTr="00AA315F">
         <w:tblPrEx>
           <w:tblW w:w="9284" w:type="dxa"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -6645,312 +4584,153 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="5AB4992D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6718C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ble </w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00FB77DD" w:rsidRPr="00E6718C" w14:paraId="76110D61" w14:textId="41091AFE">
+              <w:t>Ble inspeksjonsorganets egne prosedyrer for revisjon fulgt?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB77DD" w:rsidRPr="006E6E29" w14:paraId="76110D61" w14:textId="41091AFE">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E6718C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6E29">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...135 lines deleted...]
-              <w:t>?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Were the inspection body’s own procedures for audit followed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D62" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D62" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w14:paraId="76110D63" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w14:paraId="76110D63" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D65" w14:textId="77777777">
+    <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="76110D65" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AA315F" w:rsidP="00E6718C" w14:paraId="76110D66" w14:textId="4E0BCCC3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Andre kommentarer:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA315F" w:rsidRPr="00E6718C" w:rsidP="00E6718C" w14:paraId="76110D67" w14:textId="6B81D662">
       <w:pPr>
         <w:ind w:firstLine="432"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E6718C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Other</w:t>
-[...21 lines deleted...]
-        <w:t>comments</w:t>
+        <w:t>Other comments</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D68" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C812EB" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="169FEEF5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C812EB" w:rsidP="00C812EB" w14:paraId="78EFD131" w14:textId="08959F26">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Konklusjon </w:t>
       </w:r>
@@ -6990,1262 +4770,776 @@
       </w:r>
       <w:r w:rsidRPr="00C812EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB77DD" w:rsidRPr="00C812EB" w:rsidP="00FB77DD" w14:paraId="170F541D" w14:textId="6AE3D8F0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C812EB">
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C812EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conclusion regarding recommendation about accreditation or maintenance of </w:t>
+        <w:t>Conclusion regarding recommendation about accreditation or maintenance of exsisting accreditation(s), with reservations if not all activities have been completed or nonconformities are found</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C812EB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="006E6E29">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB77DD" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="73517556" w14:textId="77777777">
+    <w:p w:rsidR="00FB77DD" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="73517556" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D6A" w14:textId="77777777">
+    <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="76110D6A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C812EB" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="288BC354" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C812EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tidsfrist for korrigerende tiltak:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D6C" w14:textId="66716DBC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C812EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deadline for </w:t>
+        <w:t>Deadline for corrective actions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA47E5" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="3B7FB56A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA47E5" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="2653CB6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D6D" w14:textId="0A52CAD3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C812EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anbefaling om suspensjon &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C812EB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spesifiser omfang med begrunnelse&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA47E5" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="7657EC73" w14:textId="0E062615">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6E29">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recommandation of suspension </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>corrective</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C812EB">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="006E6E29" w:rsidR="0037458C">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Specify scope with justification</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C812EB">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="006E6E29">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>actions</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA47E5" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="3B7FB56A" w14:textId="77777777">
+    <w:p w:rsidR="00EA47E5" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="2F390DFF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA47E5" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="2653CB6E" w14:textId="77777777">
+    <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="76110D6E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D6D" w14:textId="0A52CAD3">
+    <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D6F" w14:textId="70892EFC">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C812EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Anbefaling om suspensjon &lt;</w:t>
-[...16 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C812EB">
-        <w:rPr>
-[...153 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Anbefaling om å ikke innvilge søknad om utvidelse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D70" w14:textId="59DC6092">
+    <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="76110D70" w14:textId="59DC6092">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C812EB">
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...80 lines deleted...]
-        <w:t>extension</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Recommandation not to grant the application of extension</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="005553E8" w14:paraId="76110D71" w14:textId="77777777">
+    <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w:rsidP="005553E8" w14:paraId="76110D71" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D72" w14:textId="77777777">
+    <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="76110D72" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A228E3" w:rsidRPr="00A228E3" w:rsidP="00A228E3" w14:paraId="6F9C577A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C812EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t>Vedlegg</w:t>
       </w:r>
       <w:r w:rsidRPr="00A228E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A228E3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ta bort </w:t>
-[...6 lines deleted...]
-        <w:t>det som ikke er relevant)</w:t>
+        <w:t>(ta bort det som ikke er relevant)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A228E3" w:rsidRPr="00A228E3" w:rsidP="00A228E3" w14:paraId="5BD4C3FA" w14:textId="77777777">
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="5BD4C3FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C812EB">
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="nb-NO"/>
+          <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t>Attachments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A228E3">
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-          <w:lang w:eastAsia="nb-NO"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> is not relevant)</w:t>
+          <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (remove what is not relevant)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A228E3" w:rsidRPr="00A228E3" w:rsidP="00A228E3" w14:paraId="0C6F33F3" w14:textId="77777777">
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="0C6F33F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A228E3" w:rsidRPr="00C812EB" w:rsidP="00A228E3" w14:paraId="2128BADC" w14:textId="77777777">
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="2128BADC" w14:textId="2BA5E608">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C812EB">
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-        <w:t>Avviksrapporter (NA-S22)</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Avviksrapporter (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6E29">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D00312</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6E29">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A228E3" w:rsidRPr="00C812EB" w:rsidP="00A228E3" w14:paraId="32954BA3" w14:textId="47D008AA">
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="32954BA3" w14:textId="47D008AA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C812EB">
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>Non</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Non-conformity report</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="24836B28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6E29">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antall meget alvorlig avvik: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="60B2A72F" w14:textId="12E92C51">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6E29">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>conformity</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Number of very serious non-conformities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C812EB">
-[...1 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="40C4A51E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6E29">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Antall vesentlige avvik:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="52FF5114" w14:textId="1655C8A4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C812EB">
-[...5 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Number of essential non-conformities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="27D65CA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C812EB">
+      <w:r w:rsidRPr="006E6E29">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Antall mindre avvik:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00A228E3" w14:paraId="65AD848D" w14:textId="73FEEB4E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C812EB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Number of minor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C812EB">
+      <w:r w:rsidRPr="006E6E29">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:t>conformities</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non-conformities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A228E3" w:rsidRPr="00C812EB" w:rsidP="00A228E3" w14:paraId="40C4A51E" w14:textId="77777777">
-[...199 lines deleted...]
-    <w:p w:rsidR="00A228E3" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="21120497" w14:textId="77777777">
+    <w:p w:rsidR="00A228E3" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="21120497" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA315F" w:rsidRPr="00C812EB" w:rsidP="00AA315F" w14:paraId="76110D73" w14:textId="77777777">
+    <w:p w:rsidR="00AA315F" w:rsidRPr="006E6E29" w:rsidP="00AA315F" w14:paraId="76110D73" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AA315F" w:rsidP="00AA315F" w14:paraId="76110D74" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Organisasjonen har rett til å klage på faktiske feil i rapporten.  Slik klage må foreligge senest 3 uker etter at rapport er oversendt fra NA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0037458C" w:rsidRPr="0037458C" w:rsidP="0037458C" w14:paraId="7CE856CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037458C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The organization has the right to complaint against actual errors in the report.  A complaint must be presented within 3 weeks after this report has been sent from NA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0011184F" w:rsidRPr="00C812EB" w:rsidP="00F401F9" w14:paraId="76110D77" w14:textId="77777777">
+    <w:p w:rsidR="0011184F" w:rsidRPr="006E6E29" w:rsidP="00F401F9" w14:paraId="76110D77" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="00B37ADD">
       <w:headerReference w:type="even" r:id="rId4"/>
       <w:headerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="even" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="851" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="002C2708" w14:paraId="76110D7A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9989" w:type="dxa"/>
       <w:tblLook w:val="01E0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2209"/>
       <w:gridCol w:w="1727"/>
       <w:gridCol w:w="1714"/>
       <w:gridCol w:w="2244"/>
       <w:gridCol w:w="2095"/>
     </w:tblGrid>
     <w:tr w14:paraId="76110D87" w14:textId="77777777" w:rsidTr="006F484C">
       <w:tblPrEx>
         <w:tblW w:w="9989" w:type="dxa"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="765"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2209" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00B37ADD" w:rsidP="00BE1D09" w14:paraId="76110D7B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Bedriftsnavn </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:t>Norsk akkreditering</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w:rsidR="009A5DD6" w:rsidP="00BE1D09" w14:paraId="76110D7C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r w:rsidRPr="009A5DD6">
-            <w:t xml:space="preserve">Norwegian </w:t>
-[...2 lines deleted...]
-            <w:t>Accreditation</w:t>
+            <w:t>Norwegian Accreditation</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1727" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00B37ADD" w:rsidP="00BE1D09" w14:paraId="76110D7D" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t>Sign.:</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00B37ADD" w:rsidP="00BE1D09" w14:paraId="76110D7E" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Signatur </w:instrText>
           </w:r>
@@ -8298,89 +5592,86 @@
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00C42479">
             <w:rPr>
               <w:color w:val="000080"/>
             </w:rPr>
             <w:t>D00295</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="000080"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2244" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00B37ADD" w:rsidP="00BE1D09" w14:paraId="76110D81" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
-            <w:t>Ver</w:t>
-[...2 lines deleted...]
-            <w:t>.:</w:t>
+            <w:t>Ver.:</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00B37ADD" w:rsidP="00BE1D09" w14:paraId="76110D82" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
-            <w:t>7.00</w:t>
+            <w:t>8.00</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
-            <w:t>23.03.2026</w:t>
+            <w:t>23.07.2026</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2095" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00B37ADD" w:rsidP="00BE1D09" w14:paraId="76110D83" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000F51D8">
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>Side /Page:</w:t>
@@ -8440,145 +5731,138 @@
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="000F51D8">
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00EC32E0" w:rsidRPr="000F51D8" w:rsidP="00BE1D09" w14:paraId="76110D85" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000F51D8">
             <w:rPr>
               <w:szCs w:val="16"/>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
-            <w:t>Saksnr</w:t>
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> / File No.:</w:t>
+            <w:t>Saksnr / File No.:</w:t>
           </w:r>
           <w:bookmarkStart w:id="2" w:name="skasnr"/>
           <w:bookmarkEnd w:id="2"/>
           <w:r>
             <w:rPr>
               <w:szCs w:val="16"/>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00DE5D0C">
             <w:rPr>
               <w:szCs w:val="16"/>
               <w:highlight w:val="yellow"/>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>XX/XXXX</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00B37ADD" w:rsidRPr="000F51D8" w:rsidP="00BE1D09" w14:paraId="76110D86" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00A03076" w:rsidRPr="00AA315F" w14:paraId="76110D88" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="nn-NO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="002C2708" w14:paraId="76110D8A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="002C2708" w14:paraId="76110D78" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="007C157B" w:rsidRPr="00721758" w:rsidP="00721758" w14:paraId="76110D79" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="002C2708" w14:paraId="76110D89" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="15B4434F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="86AC1A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="690"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -8724,240 +6008,241 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2023043583">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="608437341">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="40793853">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2027898526">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="509487207">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1693995717">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1293318362">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1371415537">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1732070043">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1163009104">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="731539747">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1373843564">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="947010589">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064502B"/>
     <w:rsid w:val="0001004E"/>
     <w:rsid w:val="00023674"/>
+    <w:rsid w:val="00025840"/>
     <w:rsid w:val="00032050"/>
     <w:rsid w:val="000347DC"/>
     <w:rsid w:val="000657DC"/>
     <w:rsid w:val="000B7FFE"/>
     <w:rsid w:val="000D1416"/>
     <w:rsid w:val="000D32AA"/>
     <w:rsid w:val="000E7D06"/>
     <w:rsid w:val="000F51D8"/>
     <w:rsid w:val="000F7A6F"/>
     <w:rsid w:val="0010161E"/>
     <w:rsid w:val="0011184F"/>
     <w:rsid w:val="00121068"/>
     <w:rsid w:val="00123403"/>
     <w:rsid w:val="00135657"/>
     <w:rsid w:val="00141782"/>
     <w:rsid w:val="0014670F"/>
     <w:rsid w:val="00147C7E"/>
     <w:rsid w:val="00166B9A"/>
     <w:rsid w:val="001810F7"/>
     <w:rsid w:val="001D6649"/>
     <w:rsid w:val="001F0CD3"/>
     <w:rsid w:val="001F2FD1"/>
     <w:rsid w:val="00201A4A"/>
     <w:rsid w:val="00204D97"/>
     <w:rsid w:val="00214499"/>
     <w:rsid w:val="002151F4"/>
     <w:rsid w:val="002234F5"/>
     <w:rsid w:val="00225120"/>
     <w:rsid w:val="00226B90"/>
     <w:rsid w:val="0023580B"/>
     <w:rsid w:val="002406DD"/>
     <w:rsid w:val="0024638B"/>
     <w:rsid w:val="00260BE8"/>
     <w:rsid w:val="00262F89"/>
     <w:rsid w:val="00267ACC"/>
     <w:rsid w:val="002922E6"/>
     <w:rsid w:val="002928CF"/>
     <w:rsid w:val="002A5A6A"/>
     <w:rsid w:val="002C2708"/>
     <w:rsid w:val="002D32EE"/>
+    <w:rsid w:val="002E0339"/>
     <w:rsid w:val="002E52D6"/>
     <w:rsid w:val="002F020D"/>
     <w:rsid w:val="00322FA7"/>
     <w:rsid w:val="003404D0"/>
     <w:rsid w:val="00341F15"/>
     <w:rsid w:val="00343038"/>
     <w:rsid w:val="00373690"/>
     <w:rsid w:val="0037458C"/>
     <w:rsid w:val="003820F0"/>
     <w:rsid w:val="00395E3C"/>
     <w:rsid w:val="00395F3D"/>
     <w:rsid w:val="003A2A50"/>
     <w:rsid w:val="003A764A"/>
     <w:rsid w:val="003B5BF3"/>
     <w:rsid w:val="003C5F29"/>
     <w:rsid w:val="003D1663"/>
     <w:rsid w:val="003E66EF"/>
     <w:rsid w:val="003F029D"/>
     <w:rsid w:val="003F53BC"/>
     <w:rsid w:val="00405662"/>
     <w:rsid w:val="00422A98"/>
     <w:rsid w:val="00425069"/>
     <w:rsid w:val="0043271C"/>
     <w:rsid w:val="00447A12"/>
     <w:rsid w:val="00462EB1"/>
@@ -8994,50 +6279,51 @@
     <w:rsid w:val="005D4AB8"/>
     <w:rsid w:val="005E768F"/>
     <w:rsid w:val="005F15AE"/>
     <w:rsid w:val="005F3A5B"/>
     <w:rsid w:val="006031B9"/>
     <w:rsid w:val="0060321D"/>
     <w:rsid w:val="00613377"/>
     <w:rsid w:val="006159E7"/>
     <w:rsid w:val="0064502B"/>
     <w:rsid w:val="00650D9E"/>
     <w:rsid w:val="00654349"/>
     <w:rsid w:val="00666424"/>
     <w:rsid w:val="00677E28"/>
     <w:rsid w:val="0068329D"/>
     <w:rsid w:val="00683D67"/>
     <w:rsid w:val="00685EAB"/>
     <w:rsid w:val="006A5230"/>
     <w:rsid w:val="006A780B"/>
     <w:rsid w:val="006B3CDC"/>
     <w:rsid w:val="006B5798"/>
     <w:rsid w:val="006B7ACE"/>
     <w:rsid w:val="006C4588"/>
     <w:rsid w:val="006D5119"/>
     <w:rsid w:val="006D6741"/>
     <w:rsid w:val="006E0667"/>
+    <w:rsid w:val="006E6E29"/>
     <w:rsid w:val="0070106B"/>
     <w:rsid w:val="007029D6"/>
     <w:rsid w:val="00720074"/>
     <w:rsid w:val="00720C00"/>
     <w:rsid w:val="00721758"/>
     <w:rsid w:val="0075180C"/>
     <w:rsid w:val="007618CA"/>
     <w:rsid w:val="00773E5D"/>
     <w:rsid w:val="0077680E"/>
     <w:rsid w:val="0077707A"/>
     <w:rsid w:val="00777A70"/>
     <w:rsid w:val="00787315"/>
     <w:rsid w:val="0078769E"/>
     <w:rsid w:val="00794059"/>
     <w:rsid w:val="007B2C56"/>
     <w:rsid w:val="007B466E"/>
     <w:rsid w:val="007C157B"/>
     <w:rsid w:val="007C6FB2"/>
     <w:rsid w:val="007D0861"/>
     <w:rsid w:val="007E259D"/>
     <w:rsid w:val="007E3D56"/>
     <w:rsid w:val="007F31FF"/>
     <w:rsid w:val="00801417"/>
     <w:rsid w:val="00802236"/>
     <w:rsid w:val="00811D01"/>
@@ -9154,50 +6440,51 @@
     <w:rsid w:val="00E73697"/>
     <w:rsid w:val="00E75758"/>
     <w:rsid w:val="00E815B8"/>
     <w:rsid w:val="00E81932"/>
     <w:rsid w:val="00E9097D"/>
     <w:rsid w:val="00E91A1F"/>
     <w:rsid w:val="00E93D1A"/>
     <w:rsid w:val="00EA06B8"/>
     <w:rsid w:val="00EA360D"/>
     <w:rsid w:val="00EA47E5"/>
     <w:rsid w:val="00EA59BC"/>
     <w:rsid w:val="00EB2BC3"/>
     <w:rsid w:val="00EC2495"/>
     <w:rsid w:val="00EC32E0"/>
     <w:rsid w:val="00EE7AA4"/>
     <w:rsid w:val="00EF64E4"/>
     <w:rsid w:val="00F1052D"/>
     <w:rsid w:val="00F10CB6"/>
     <w:rsid w:val="00F225F1"/>
     <w:rsid w:val="00F2646E"/>
     <w:rsid w:val="00F33DE9"/>
     <w:rsid w:val="00F401F9"/>
     <w:rsid w:val="00F424E0"/>
     <w:rsid w:val="00F44B35"/>
     <w:rsid w:val="00F5250B"/>
+    <w:rsid w:val="00F544CB"/>
     <w:rsid w:val="00F62328"/>
     <w:rsid w:val="00F935C7"/>
     <w:rsid w:val="00F952D3"/>
     <w:rsid w:val="00F9581F"/>
     <w:rsid w:val="00FB25FB"/>
     <w:rsid w:val="00FB6C89"/>
     <w:rsid w:val="00FB77DD"/>
     <w:rsid w:val="00FC3FE0"/>
     <w:rsid w:val="00FE0556"/>
     <w:rsid w:val="00FE4B5A"/>
     <w:rsid w:val="00FF1292"/>
     <w:rsid w:val="00FF264B"/>
     <w:rsid w:val="00FF46BB"/>
     <w:rsid w:val="00FF5392"/>
     <w:rsid w:val="00FF6B5D"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="Avdeling" w:val="lab_avdeling"/>
     <w:docVar w:name="Avsnitt" w:val="lab_avsnitt"/>
     <w:docVar w:name="Bedriftsnavn" w:val="Datakvalitet AS"/>
     <w:docVar w:name="beskyttet" w:val="nei"/>
     <w:docVar w:name="docver" w:val="2.20"/>
     <w:docVar w:name="ekr_dokeier" w:val=" "/>
     <w:docVar w:name="ekr_doktittel" w:val=" "/>
     <w:docVar w:name="ekr_doktype" w:val=" "/>
@@ -9252,51 +6539,51 @@
     <w:docVar w:name="ek_stikkord" w:val="17020 , insp, witnessing, observasjon"/>
     <w:docVar w:name="EK_TYPE" w:val="DOK"/>
     <w:docVar w:name="ek_utext2" w:val=" "/>
     <w:docVar w:name="ek_utext3" w:val=" "/>
     <w:docVar w:name="ek_utext4" w:val=" "/>
     <w:docVar w:name="ek_utgave" w:val="5.00"/>
     <w:docVar w:name="ek_utgitt" w:val="06.09.2005"/>
     <w:docVar w:name="ek_verifisert" w:val=" "/>
     <w:docVar w:name="Erstatter" w:val="lab_erstatter"/>
     <w:docVar w:name="KHB" w:val="nei"/>
     <w:docVar w:name="skitten" w:val="0"/>
     <w:docVar w:name="Tittel" w:val="Dette er en Test tittel."/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w14:docId w14:val="76110CB8"/>
   <w15:docId w15:val="{9E900ED2-AB06-457D-AB6E-026A683F8378}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nb-NO" w:eastAsia="nb-NO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10238,60 +7525,60 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001F2FD1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\pbh\AppData\Roaming\Microsoft\Templates\operativ.dot" TargetMode="External" /></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\USERS\PBH\APPDATA\ROAMING\MICROSOFT\TEMPLATES\OPERATIV.DOT" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10537,106 +7824,106 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>operativ</Template>
+  <Template>OPERATIV_EK3TEMPDISABLED</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>702</Words>
-  <Characters>4950</Characters>
+  <Words>756</Words>
+  <Characters>4896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>110</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Rapport fra observasjon av inspeksjon (NA-S9e)</vt:lpstr>
       <vt:lpstr>Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datakvalitet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5641</CharactersWithSpaces>
+  <CharactersWithSpaces>5542</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rapport fra observasjon av inspeksjon (NA-S9e)</dc:title>
   <dc:subject>000602|6.2.36|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_Bedriftsnavn">
     <vt:lpwstr>Norsk akkreditering</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokTittel">
     <vt:lpwstr>Rapport fra observasjon av inspeksjon (NA-S9e)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokType">
     <vt:lpwstr>Rapport/Report</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_DokumentID">
     <vt:lpwstr>D00295</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_GjelderFra">
-    <vt:lpwstr>23.03.2026</vt:lpwstr>
+    <vt:lpwstr>23.07.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Signatur">
     <vt:lpwstr>Pia Backe-Hansen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Utgave">
-    <vt:lpwstr>7.00</vt:lpwstr>
+    <vt:lpwstr>8.00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>