--- v1 (2026-03-25)
+++ v2 (2026-08-08)
@@ -867,51 +867,51 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5.00</w:t>
+              <w:t>6.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E84D9E" w:rsidRPr="001315B2" w:rsidP="00EA63AE" w14:paraId="6B2D9F96" w14:textId="77777777">
@@ -970,51 +970,51 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>16.02.2026</w:t>
+              <w:t>23.07.2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E84D9E" w:rsidP="00032409" w14:paraId="6B2D9F99" w14:textId="77777777"/>
     <w:p w:rsidR="00243FD9" w:rsidP="00243FD9" w14:paraId="6B2D9F9B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1668,99 +1668,74 @@
               </w:rPr>
               <w:t>Witnessed areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6178" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00DA628E" w:rsidP="00DA628E" w14:paraId="6B2D9FB0" w14:textId="77777777">
             <w:r w:rsidRPr="00CA2285">
               <w:t>Observasjo</w:t>
             </w:r>
             <w:r>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA2285">
-              <w:t xml:space="preserve">en er dekkende for </w:t>
-[...2 lines deleted...]
-              <w:t>følgende deler av akkreditert omfang:</w:t>
+              <w:t>en er dekkende for følgende deler av akkreditert omfang:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EA63AE" w:rsidRPr="00DB3B5A" w:rsidP="00EA63AE" w14:paraId="25A9EB04" w14:textId="47FF4CA4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3B5A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> covered </w:t>
+              <w:t xml:space="preserve">The witnessing covered </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the following</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB3B5A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the accredited scope</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EA63AE" w:rsidRPr="003F5013" w:rsidP="00DA628E" w14:paraId="6A7500BB" w14:textId="77777777">
@@ -2246,59 +2221,51 @@
         <w:t>Rapporten tillates gjengitt i sin helhet.  Utdrag av rapporten er kun tillatt gjengitt etter skriftlig godkjennelse av NA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00243FD9" w:rsidP="00243FD9" w14:paraId="6B2D9FC4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Innsender bekrefter at </w:t>
-[...7 lines deleted...]
-        <w:t>innholdet i rapporten ikke er i strid med Norsk akkrediterings policy og praksis.</w:t>
+        <w:t>Innsender bekrefter at innholdet i rapporten ikke er i strid med Norsk akkrediterings policy og praksis.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA63AE" w:rsidRPr="006D5119" w:rsidP="00EA63AE" w14:paraId="6B73BBCC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5119">
         <w:rPr>
           <w:i/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This report shall not be reproduced other than in full. Extracts from the report may be reproduced after written approval by Norwegian Accreditation. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D5119">
         <w:rPr>
           <w:bCs/>
           <w:i/>
@@ -2546,57 +2513,51 @@
           <w:tblW w:w="9322" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00032409" w14:paraId="07C30A6D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Observert </w:t>
-[...5 lines deleted...]
-              <w:t>eksaminasjon:</w:t>
+              <w:t>Observert eksaminasjon:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DB3B5A" w:rsidRPr="00DB3B5A" w14:paraId="6B2D9FCD" w14:textId="007AA567">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3B5A">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Examination witnessed</w:t>
             </w:r>
           </w:p>
@@ -3163,57 +3124,51 @@
           <w:tblW w:w="9322" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00032409" w14:paraId="565EE061" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Observerende </w:t>
-[...5 lines deleted...]
-              <w:t>bedømmere/fageksperter:</w:t>
+              <w:t>Observerende bedømmere/fageksperter:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00395E3C" w:rsidRPr="00395E3C" w14:paraId="6B2D9FE7" w14:textId="3F4E3464">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395E3C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assessor/expert</w:t>
             </w:r>
           </w:p>
@@ -3288,61 +3243,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="008B40D0">
         <w:t>Ivaretok spørsmålene alle krav i det normative dokumentet (førstegangs eksaminasjon/fornyelse)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00032409" w:rsidRPr="003F5013" w:rsidP="00395E3C" w14:paraId="6B2D9FED" w14:textId="77D97233">
       <w:pPr>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Did the questions meet all the requirements in the </w:t>
-[...9 lines deleted...]
-        <w:t>normative document (initial examination/renewal)</w:t>
+        <w:t>Did the questions meet all the requirements in the normative document (initial examination/renewal)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00395E3C" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="4F265B85" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E32A73" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="6B2D9FEE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
@@ -3781,54 +3726,51 @@
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00032409" w:rsidRPr="008B40D0" w:rsidP="00032409" w14:paraId="6B2D9FFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00032409" w:rsidP="008B40D0" w14:paraId="6B2DA000" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Var </w:t>
-[...2 lines deleted...]
-        <w:t>eksaminator tilstrekkelig forberedt?</w:t>
+        <w:t>Var eksaminator tilstrekkelig forberedt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00032409" w:rsidRPr="003F5013" w:rsidP="00071152" w14:paraId="6B2DA001" w14:textId="7A48E8A0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -4078,71 +4020,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00032409">
         <w:t>Var sammensetningen i laget tilstrekkelig til å gjennomføre faglig tilfredsstillende eksaminasjon?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00507003" w:rsidRPr="003F5013" w:rsidP="00071152" w14:paraId="6B2DA00A" w14:textId="000D9D46">
       <w:pPr>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Was the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> of the </w:t>
+        <w:t xml:space="preserve">Was the compostion of the </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>team sufficient to carry out a professional satisfactory examination?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00071152" w:rsidRPr="003F5013" w:rsidP="00507003" w14:paraId="05B4BFC8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E32A73" w:rsidRPr="003F5013" w:rsidP="00507003" w14:paraId="6B2DA00B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5115,60 +5037,51 @@
         <w:t>(om relevant)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00032409" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="6B2DA031" w14:textId="1EBF03FC">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Recommandation</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> of suspension (if </w:t>
+        <w:t xml:space="preserve">Recommandation of suspension (if </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013" w:rsidR="00A570C7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00032409" w:rsidRPr="003F5013" w:rsidP="00032409" w14:paraId="6B2DA032" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:bCs/>
@@ -5216,63 +5129,51 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00877A9E" w:rsidRPr="003F5013" w:rsidP="00032409" w14:paraId="6B2DA034" w14:textId="3C3CE02C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Recommandation</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Recommandation </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013" w:rsidR="0072139F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>not to grant the application of extension</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013" w:rsidR="00A570C7">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
@@ -5352,183 +5253,133 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t>Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...11 lines deleted...]
-        <w:t>remove what is not relevant)</w:t>
+        <w:t>(remove what is not relevant)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0072139F" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="3A5AD439" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032409" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="6B2DA039" w14:textId="606FC163">
+    <w:p w:rsidR="00032409" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="6B2DA039" w14:textId="3F26595B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Avviksrapporter</w:t>
+        <w:t>Avviksrapporter (</w:t>
+      </w:r>
+      <w:r w:rsidR="00001F62">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D00312</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (NA-S22)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072139F" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="294063CB" w14:textId="13F835B7">
+    <w:p w:rsidR="0072139F" w:rsidRPr="00001F62" w:rsidP="00110A7A" w14:paraId="294063CB" w14:textId="13F835B7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F5013">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001F62">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Non-conformity</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5013" w:rsidR="00836363">
+      <w:r w:rsidRPr="00001F62" w:rsidR="00836363">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> report</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00032409" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="6B2DA03A" w14:textId="77777777">
+    <w:p w:rsidR="00032409" w:rsidRPr="00001F62" w:rsidP="00110A7A" w14:paraId="6B2DA03A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00001F62">
+        <w:t xml:space="preserve">Antall meget alvorlig avvik: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0072139F" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="3E4E8A7B" w14:textId="34317C02">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Number of</w:t>
       </w:r>
@@ -5555,75 +5406,51 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013" w:rsidR="002F76A5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>conformities</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00032409" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="6B2DA03B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Antall </w:t>
-[...23 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Antall vesentlige avvik:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0072139F" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="403551EC" w14:textId="696F30FD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of </w:t>
       </w:r>
@@ -5650,75 +5477,51 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5013" w:rsidR="002F76A5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>conformities</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00243FD9" w:rsidRPr="003F5013" w:rsidP="00243FD9" w14:paraId="6B2DA03C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Antall </w:t>
-[...23 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Antall mindre avvik:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00243FD9" w:rsidRPr="003F5013" w:rsidP="00110A7A" w14:paraId="6B2DA03D" w14:textId="69B75910">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5013">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of minor </w:t>
       </w:r>
@@ -6010,69 +5813,69 @@
         <w:tcPr>
           <w:tcW w:w="2244" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00B37ADD" w:rsidP="00EA63AE" w14:paraId="6B2DA04C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t>Ver.:</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00B37ADD" w:rsidP="00EA63AE" w14:paraId="6B2DA04D" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
-            <w:t>5.00</w:t>
+            <w:t>6.00</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
-            <w:t>16.02.2026</w:t>
+            <w:t>23.07.2026</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2095" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00B37ADD" w:rsidP="00EA63AE" w14:paraId="6B2DA04E" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r w:rsidRPr="000F51D8">
             <w:t>Side /Page:</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00B37ADD" w:rsidP="00EA63AE" w14:paraId="6B2DA04F" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
@@ -6104,54 +5907,51 @@
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="000F51D8">
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="000F51D8">
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="000F51D8">
             <w:t>)</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00EC32E0" w:rsidRPr="000F51D8" w:rsidP="00EA63AE" w14:paraId="6B2DA050" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r w:rsidRPr="000F51D8">
-            <w:t>Saksnr</w:t>
-[...2 lines deleted...]
-            <w:t xml:space="preserve"> / File No.:</w:t>
+            <w:t>Saksnr / File No.:</w:t>
           </w:r>
           <w:bookmarkStart w:id="0" w:name="skasnr"/>
           <w:bookmarkEnd w:id="0"/>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00DE5D0C">
             <w:rPr>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>XX/XXXX</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00B37ADD" w:rsidRPr="000F51D8" w:rsidP="00EA63AE" w14:paraId="6B2DA051" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00A03076" w:rsidRPr="00032409" w14:paraId="6B2DA053" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
@@ -6719,71 +6519,71 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="143201115">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1291012473">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="935282249">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1637486374">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064502B"/>
+    <w:rsid w:val="00001F62"/>
     <w:rsid w:val="0001004E"/>
     <w:rsid w:val="00023674"/>
     <w:rsid w:val="00032050"/>
     <w:rsid w:val="00032409"/>
     <w:rsid w:val="000347DC"/>
     <w:rsid w:val="00052EE9"/>
     <w:rsid w:val="00057172"/>
     <w:rsid w:val="00071152"/>
     <w:rsid w:val="000B7FFE"/>
     <w:rsid w:val="000D1416"/>
     <w:rsid w:val="000D32AA"/>
     <w:rsid w:val="000E7D06"/>
     <w:rsid w:val="000F51D8"/>
     <w:rsid w:val="000F7A6F"/>
     <w:rsid w:val="0010161E"/>
     <w:rsid w:val="00110A7A"/>
     <w:rsid w:val="0011184F"/>
     <w:rsid w:val="00121068"/>
     <w:rsid w:val="001315B2"/>
     <w:rsid w:val="00135657"/>
     <w:rsid w:val="001411D7"/>
     <w:rsid w:val="00141782"/>
     <w:rsid w:val="0014670F"/>
     <w:rsid w:val="00147C7E"/>
     <w:rsid w:val="00166B9A"/>
@@ -6822,50 +6622,51 @@
     <w:rsid w:val="003845C9"/>
     <w:rsid w:val="00395E3C"/>
     <w:rsid w:val="00395F3D"/>
     <w:rsid w:val="003A2A50"/>
     <w:rsid w:val="003A764A"/>
     <w:rsid w:val="003B5BF3"/>
     <w:rsid w:val="003C5F29"/>
     <w:rsid w:val="003D1663"/>
     <w:rsid w:val="003E66EF"/>
     <w:rsid w:val="003F5013"/>
     <w:rsid w:val="003F53BC"/>
     <w:rsid w:val="00422A98"/>
     <w:rsid w:val="00425069"/>
     <w:rsid w:val="0043271C"/>
     <w:rsid w:val="004378B6"/>
     <w:rsid w:val="00447A12"/>
     <w:rsid w:val="00451CB1"/>
     <w:rsid w:val="004555A7"/>
     <w:rsid w:val="00465962"/>
     <w:rsid w:val="004705BB"/>
     <w:rsid w:val="0048243E"/>
     <w:rsid w:val="004864A2"/>
     <w:rsid w:val="00496673"/>
     <w:rsid w:val="004A2EF2"/>
     <w:rsid w:val="004B2706"/>
+    <w:rsid w:val="004B57B0"/>
     <w:rsid w:val="004D7309"/>
     <w:rsid w:val="004D76DE"/>
     <w:rsid w:val="004E39FC"/>
     <w:rsid w:val="004F3EC6"/>
     <w:rsid w:val="00505CAF"/>
     <w:rsid w:val="005063CB"/>
     <w:rsid w:val="00507003"/>
     <w:rsid w:val="00516D07"/>
     <w:rsid w:val="00522CBE"/>
     <w:rsid w:val="00541B69"/>
     <w:rsid w:val="0054532B"/>
     <w:rsid w:val="00556072"/>
     <w:rsid w:val="00566DF0"/>
     <w:rsid w:val="00571CC6"/>
     <w:rsid w:val="0057567E"/>
     <w:rsid w:val="00581BC6"/>
     <w:rsid w:val="00587DF5"/>
     <w:rsid w:val="005A21CC"/>
     <w:rsid w:val="005B20A9"/>
     <w:rsid w:val="005C0666"/>
     <w:rsid w:val="005C214F"/>
     <w:rsid w:val="005C4EFE"/>
     <w:rsid w:val="005C5A37"/>
     <w:rsid w:val="005D1F81"/>
     <w:rsid w:val="005D3F25"/>
@@ -6935,50 +6736,51 @@
     <w:rsid w:val="008D3A19"/>
     <w:rsid w:val="008E0958"/>
     <w:rsid w:val="008E35D9"/>
     <w:rsid w:val="008F3B64"/>
     <w:rsid w:val="009040AD"/>
     <w:rsid w:val="009213EB"/>
     <w:rsid w:val="00923547"/>
     <w:rsid w:val="00945092"/>
     <w:rsid w:val="00955053"/>
     <w:rsid w:val="00956209"/>
     <w:rsid w:val="009721C6"/>
     <w:rsid w:val="009732ED"/>
     <w:rsid w:val="0097346A"/>
     <w:rsid w:val="00973DF3"/>
     <w:rsid w:val="00980C3D"/>
     <w:rsid w:val="00987210"/>
     <w:rsid w:val="00987ECC"/>
     <w:rsid w:val="00995B4E"/>
     <w:rsid w:val="009A5DD6"/>
     <w:rsid w:val="009A7A28"/>
     <w:rsid w:val="009D2C61"/>
     <w:rsid w:val="009F1AFE"/>
     <w:rsid w:val="009F325C"/>
     <w:rsid w:val="00A020D1"/>
     <w:rsid w:val="00A03076"/>
+    <w:rsid w:val="00A14CDB"/>
     <w:rsid w:val="00A17F92"/>
     <w:rsid w:val="00A229AD"/>
     <w:rsid w:val="00A264E1"/>
     <w:rsid w:val="00A35107"/>
     <w:rsid w:val="00A41AD4"/>
     <w:rsid w:val="00A52EDA"/>
     <w:rsid w:val="00A569F3"/>
     <w:rsid w:val="00A570C7"/>
     <w:rsid w:val="00A64E0E"/>
     <w:rsid w:val="00AB0A11"/>
     <w:rsid w:val="00AB445D"/>
     <w:rsid w:val="00AB48C2"/>
     <w:rsid w:val="00AE440C"/>
     <w:rsid w:val="00AE5A95"/>
     <w:rsid w:val="00AE74B0"/>
     <w:rsid w:val="00AF0523"/>
     <w:rsid w:val="00AF09D4"/>
     <w:rsid w:val="00B155C4"/>
     <w:rsid w:val="00B26D32"/>
     <w:rsid w:val="00B33B26"/>
     <w:rsid w:val="00B360F7"/>
     <w:rsid w:val="00B37ADD"/>
     <w:rsid w:val="00B5351C"/>
     <w:rsid w:val="00B6087D"/>
     <w:rsid w:val="00B67645"/>
@@ -7040,50 +6842,51 @@
     <w:rsid w:val="00E44475"/>
     <w:rsid w:val="00E47741"/>
     <w:rsid w:val="00E676A5"/>
     <w:rsid w:val="00E73697"/>
     <w:rsid w:val="00E75758"/>
     <w:rsid w:val="00E815B8"/>
     <w:rsid w:val="00E81932"/>
     <w:rsid w:val="00E84D9E"/>
     <w:rsid w:val="00E9097D"/>
     <w:rsid w:val="00E91A1F"/>
     <w:rsid w:val="00E93D1A"/>
     <w:rsid w:val="00EA360D"/>
     <w:rsid w:val="00EA63AE"/>
     <w:rsid w:val="00EB2BC3"/>
     <w:rsid w:val="00EC2495"/>
     <w:rsid w:val="00EC32E0"/>
     <w:rsid w:val="00F05D0F"/>
     <w:rsid w:val="00F10CB6"/>
     <w:rsid w:val="00F225F1"/>
     <w:rsid w:val="00F2646E"/>
     <w:rsid w:val="00F33DE9"/>
     <w:rsid w:val="00F401F9"/>
     <w:rsid w:val="00F424E0"/>
     <w:rsid w:val="00F44B35"/>
     <w:rsid w:val="00F5250B"/>
+    <w:rsid w:val="00F544CB"/>
     <w:rsid w:val="00F935C7"/>
     <w:rsid w:val="00F952D3"/>
     <w:rsid w:val="00F9581F"/>
     <w:rsid w:val="00FB25FB"/>
     <w:rsid w:val="00FB6C89"/>
     <w:rsid w:val="00FC3FE0"/>
     <w:rsid w:val="00FE0556"/>
     <w:rsid w:val="00FE3BD5"/>
     <w:rsid w:val="00FE4B5A"/>
     <w:rsid w:val="00FF1292"/>
     <w:rsid w:val="00FF264B"/>
     <w:rsid w:val="00FF5392"/>
     <w:rsid w:val="00FF6B5D"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="Avdeling" w:val="lab_avdeling"/>
     <w:docVar w:name="Avsnitt" w:val="lab_avsnitt"/>
     <w:docVar w:name="Bedriftsnavn" w:val="Datakvalitet AS"/>
     <w:docVar w:name="beskyttet" w:val="nei"/>
     <w:docVar w:name="docver" w:val="2.20"/>
     <w:docVar w:name="ekr_dokeier" w:val=" "/>
     <w:docVar w:name="ekr_doktittel" w:val=" "/>
     <w:docVar w:name="ekr_doktype" w:val=" "/>
     <w:docVar w:name="ekr_dokumentid" w:val=" "/>
     <w:docVar w:name="ekr_endret" w:val=" "/>
@@ -8422,103 +8225,103 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OPERATIV_EK3TEMPDISABLED</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>564</Words>
-  <Characters>4162</Characters>
+  <Words>632</Words>
+  <Characters>4094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Rapport fra observasjon av eksaminasjon (NA-S9f)</vt:lpstr>
       <vt:lpstr>Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datakvalitet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4717</CharactersWithSpaces>
+  <CharactersWithSpaces>4634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rapport fra observasjon av eksaminasjon (NA-S9f)</dc:title>
   <dc:subject>0001020102|1.2.1.2.17|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_Bedriftsnavn">
     <vt:lpwstr>Norsk akkreditering</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokTittel">
     <vt:lpwstr>Rapport fra observasjon av eksaminasjon (NA-S9f)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokType">
     <vt:lpwstr>Rapport/Report</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_DokumentID">
     <vt:lpwstr>D00297</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_GjelderFra">
-    <vt:lpwstr>16.02.2026</vt:lpwstr>
+    <vt:lpwstr>23.07.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Signatur">
     <vt:lpwstr>Pia Backe-Hansen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Utgave">
-    <vt:lpwstr>5.00</vt:lpwstr>
+    <vt:lpwstr>6.00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>