--- v1 (2026-03-25)
+++ v2 (2026-08-08)
@@ -334,61 +334,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Norsk akkreditering</w:t>
             </w:r>
             <w:r w:rsidRPr="00A50503">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A50503">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">/Norwegian </w:t>
-[...9 lines deleted...]
-              <w:t>Accreditation</w:t>
+              <w:t>/Norwegian Accreditation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E44475" w:rsidRPr="00A50503" w:rsidP="00AA208D" w14:paraId="697497BA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50503">
               <w:rPr>
@@ -3336,59 +3326,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Non-conformities</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F276CE" w:rsidRPr="00EB2FB7" w:rsidP="00F276CE" w14:paraId="69749860" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2FB7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Avvikene nummereres kronologisk  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2FB7">
         <w:rPr>
           <w:i/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Non</w:t>
-[...7 lines deleted...]
-        <w:t>-conformities (NCs) are chronologically numbered.</w:t>
+        <w:t>Non-conformities (NCs) are chronologically numbered.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F276CE" w:rsidRPr="00EB2FB7" w:rsidP="00F276CE" w14:paraId="69749861" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2FB7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Avvikskategoriene er  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2FB7">
         <w:rPr>
           <w:i/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Non-conformities</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2FB7">
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -4289,61 +4271,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (fylles av organisasjonen) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00975A07" w:rsidRPr="00975A07" w:rsidP="00975A07" w14:paraId="3E5802E1" w14:textId="02098327">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975A07">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Extent of the non-conformity</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (completed by the CAB)</w:t>
+              <w:t>Extent of the non-conformity (completed by the CAB)</w:t>
             </w:r>
             <w:r w:rsidRPr="00975A07">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F276CE" w:rsidRPr="00975A07" w14:paraId="69749887" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F276CE" w:rsidRPr="00A50503" w14:paraId="69749888" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -4918,59 +4890,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00877E8D" w:rsidRPr="00A50503" w:rsidP="00877E8D" w14:paraId="697498A1" w14:textId="3968DACC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50503">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vurdering av </w:t>
             </w:r>
             <w:r w:rsidR="00975A07">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>avvikets omfang</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">avvikets omfang, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A50503">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">årsaksanalyse og korrigerende tiltak (fylles av bedømmer)  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00877E8D" w:rsidRPr="00EB2FB7" w:rsidP="00877E8D" w14:paraId="697498A2" w14:textId="7B74E042">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB2FB7">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
@@ -5184,268 +5148,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00F276CE" w:rsidRPr="00EB2FB7" w14:paraId="697498AC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="697498B5" w14:textId="77777777" w:rsidTr="00877E8D">
-[...216 lines deleted...]
-      </w:tr>
       <w:tr w14:paraId="697498BD" w14:textId="77777777" w:rsidTr="00877E8D">
         <w:tblPrEx>
           <w:tblW w:w="13965" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0020"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00F276CE" w:rsidRPr="00EB2FB7" w14:paraId="697498B6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="360"/>
@@ -5515,305 +5261,487 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00F276CE" w:rsidRPr="00A50503" w14:paraId="697498B9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00F276CE" w:rsidRPr="00EB2FB7" w14:paraId="697498BA" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:i/>
+          <w:p w:rsidR="005A3E0D" w14:paraId="4088E893" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB2FB7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avvik (fylles av bedømmer)  </w:t>
-            </w:r>
+              <w:t>Avvik (fylles av bedømmer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F276CE" w14:paraId="66262691" w14:textId="7D3E268D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EB2FB7">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Non-conformity (to be completed by the assessor)</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB2FB7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB2FB7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="005A3E0D" w14:paraId="5470082C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005A3E0D" w14:paraId="4D458C4F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005A3E0D" w14:paraId="13F9E9C6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00981714" w:rsidRPr="00981714" w:rsidP="00981714" w14:paraId="7AD8E1C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981714">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tilbakemelding fra samsvarsvurderingsorgan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00981714" w:rsidRPr="00981714" w:rsidP="00981714" w14:paraId="6D5A93B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981714">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981714">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from the CAB:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00981714" w:rsidRPr="00134CA7" w:rsidP="00981714" w14:paraId="46E0C5A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00981714" w:rsidRPr="00134CA7" w:rsidP="00981714" w14:paraId="380B046A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00981714" w:rsidRPr="00134CA7" w:rsidP="00981714" w14:paraId="19B51633" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00981714" w:rsidRPr="00981714" w:rsidP="00981714" w14:paraId="53216523" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981714">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>NAs vurdering av tilbakemeldingen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00981714" w:rsidRPr="00981714" w:rsidP="00981714" w14:paraId="4331DBE9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981714">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>NA’s Evaluation of the Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00981714" w:rsidRPr="00981714" w:rsidP="00981714" w14:paraId="6ACE5E92" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005A3E0D" w14:paraId="0CD540ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005A3E0D" w:rsidRPr="005A3E0D" w14:paraId="697498BA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00F276CE" w:rsidRPr="00EB2FB7" w14:paraId="697498BB" w14:textId="77777777">
+          <w:p w:rsidR="00F276CE" w:rsidRPr="005A3E0D" w14:paraId="697498BB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00F276CE" w:rsidRPr="00EB2FB7" w14:paraId="697498BC" w14:textId="77777777">
+          <w:p w:rsidR="00F276CE" w:rsidRPr="005A3E0D" w14:paraId="697498BC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="697498C4" w14:textId="77777777" w:rsidTr="00877E8D">
         <w:tblPrEx>
           <w:tblW w:w="13965" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0020"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00877E8D" w:rsidRPr="00EB2FB7" w14:paraId="697498BE" w14:textId="77777777">
+          <w:p w:rsidR="00877E8D" w:rsidRPr="005A3E0D" w14:paraId="697498BE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00877E8D" w:rsidRPr="00EB2FB7" w14:paraId="697498BF" w14:textId="77777777">
+          <w:p w:rsidR="00877E8D" w:rsidRPr="005A3E0D" w14:paraId="697498BF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00877E8D" w:rsidRPr="00EB2FB7" w14:paraId="697498C0" w14:textId="77777777">
+          <w:p w:rsidR="00877E8D" w:rsidRPr="005A3E0D" w14:paraId="697498C0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00877E8D" w:rsidRPr="00EB2FB7" w14:paraId="697498C1" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidR="00877E8D" w:rsidRPr="005A3E0D" w14:paraId="697498C1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00877E8D" w:rsidRPr="00EB2FB7" w14:paraId="697498C2" w14:textId="77777777">
+          <w:p w:rsidR="00877E8D" w:rsidRPr="005A3E0D" w14:paraId="697498C2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00877E8D" w:rsidRPr="00EB2FB7" w14:paraId="697498C3" w14:textId="77777777">
+          <w:p w:rsidR="00877E8D" w:rsidRPr="005A3E0D" w14:paraId="697498C3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F276CE" w:rsidRPr="00EB2FB7" w:rsidP="00F276CE" w14:paraId="697498C5" w14:textId="77777777">
-[...12 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00F276CE" w:rsidRPr="005A3E0D" w:rsidP="00F276CE" w14:paraId="697498C5" w14:textId="77777777"/>
+    <w:p w:rsidR="0011184F" w:rsidRPr="005A3E0D" w:rsidP="00AA208D" w14:paraId="697498C6" w14:textId="77777777"/>
     <w:sectPr w:rsidSect="00291362">
       <w:headerReference w:type="even" r:id="rId5"/>
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="851" w:header="851" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -5911,54 +5839,51 @@
         <w:p w:rsidR="00E32D6F" w:rsidP="00BE1D09" w14:paraId="697498CA" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Bedriftsnavn </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:t>Norsk akkreditering</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w:rsidR="00E32D6F" w:rsidP="00BE1D09" w14:paraId="697498CB" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r w:rsidRPr="009A5DD6">
-            <w:t xml:space="preserve">Norwegian </w:t>
-[...2 lines deleted...]
-            <w:t>Accreditation</w:t>
+            <w:t>Norwegian Accreditation</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2435" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00E32D6F" w:rsidP="00BE1D09" w14:paraId="697498CC" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t>Sign.:</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00E32D6F" w:rsidP="00BE1D09" w14:paraId="697498CD" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Signatur </w:instrText>
           </w:r>
@@ -6031,69 +5956,69 @@
         <w:p w:rsidR="00E32D6F" w:rsidP="00BE1D09" w14:paraId="697498D0" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t>Ver</w:t>
           </w:r>
           <w:r>
             <w:t>.:</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00E32D6F" w:rsidP="00BE1D09" w14:paraId="697498D1" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
-            <w:t>12.00</w:t>
+            <w:t>13.00</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
-            <w:t>18.02.2026</w:t>
+            <w:t>23.07.2026</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2953" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00E32D6F" w:rsidP="00BE1D09" w14:paraId="697498D2" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000F51D8">
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>Side /Page:</w:t>
@@ -6859,56 +6784,59 @@
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064502B"/>
     <w:rsid w:val="0001004E"/>
     <w:rsid w:val="00023674"/>
     <w:rsid w:val="00032050"/>
     <w:rsid w:val="000347DC"/>
     <w:rsid w:val="0005459A"/>
     <w:rsid w:val="0009083D"/>
     <w:rsid w:val="0009094F"/>
     <w:rsid w:val="000965A1"/>
     <w:rsid w:val="000B7FFE"/>
     <w:rsid w:val="000D1416"/>
     <w:rsid w:val="000D32AA"/>
+    <w:rsid w:val="000E3B1A"/>
     <w:rsid w:val="000E7D06"/>
+    <w:rsid w:val="000F1663"/>
     <w:rsid w:val="000F51D8"/>
     <w:rsid w:val="000F7A6F"/>
     <w:rsid w:val="0010161E"/>
     <w:rsid w:val="0011184F"/>
     <w:rsid w:val="0012702F"/>
+    <w:rsid w:val="00134CA7"/>
     <w:rsid w:val="00141782"/>
     <w:rsid w:val="0014670F"/>
     <w:rsid w:val="00147C7E"/>
     <w:rsid w:val="0016544F"/>
     <w:rsid w:val="001810F7"/>
     <w:rsid w:val="00181287"/>
     <w:rsid w:val="001B6560"/>
     <w:rsid w:val="001B6971"/>
     <w:rsid w:val="001C25F2"/>
     <w:rsid w:val="001D6649"/>
     <w:rsid w:val="001D7B0E"/>
     <w:rsid w:val="001E440C"/>
     <w:rsid w:val="001F0CD3"/>
     <w:rsid w:val="00201A4A"/>
     <w:rsid w:val="00211B6E"/>
     <w:rsid w:val="00212E29"/>
     <w:rsid w:val="002151F4"/>
     <w:rsid w:val="00225120"/>
     <w:rsid w:val="00226B90"/>
     <w:rsid w:val="00230FE5"/>
     <w:rsid w:val="0023580B"/>
     <w:rsid w:val="002406DD"/>
     <w:rsid w:val="00265F60"/>
     <w:rsid w:val="00291362"/>
     <w:rsid w:val="002922E6"/>
@@ -6941,50 +6869,51 @@
     <w:rsid w:val="00464E26"/>
     <w:rsid w:val="00465962"/>
     <w:rsid w:val="004705BB"/>
     <w:rsid w:val="0048243E"/>
     <w:rsid w:val="004864A2"/>
     <w:rsid w:val="004A2EF2"/>
     <w:rsid w:val="004B2706"/>
     <w:rsid w:val="004B2F25"/>
     <w:rsid w:val="004E162F"/>
     <w:rsid w:val="004E2E2F"/>
     <w:rsid w:val="004E39FC"/>
     <w:rsid w:val="00500074"/>
     <w:rsid w:val="005063CB"/>
     <w:rsid w:val="00515310"/>
     <w:rsid w:val="00516D07"/>
     <w:rsid w:val="00522CBE"/>
     <w:rsid w:val="00541B69"/>
     <w:rsid w:val="0054532B"/>
     <w:rsid w:val="00550983"/>
     <w:rsid w:val="00552BED"/>
     <w:rsid w:val="00556072"/>
     <w:rsid w:val="005615A6"/>
     <w:rsid w:val="00566DF0"/>
     <w:rsid w:val="00571CC6"/>
     <w:rsid w:val="0057567E"/>
+    <w:rsid w:val="005A3E0D"/>
     <w:rsid w:val="005C0666"/>
     <w:rsid w:val="005C214F"/>
     <w:rsid w:val="005C4EFE"/>
     <w:rsid w:val="005C5A37"/>
     <w:rsid w:val="005D1F81"/>
     <w:rsid w:val="005D4AB8"/>
     <w:rsid w:val="005E768F"/>
     <w:rsid w:val="005F15AE"/>
     <w:rsid w:val="005F3A5B"/>
     <w:rsid w:val="0060014D"/>
     <w:rsid w:val="006031B9"/>
     <w:rsid w:val="00612C32"/>
     <w:rsid w:val="00613377"/>
     <w:rsid w:val="00633B62"/>
     <w:rsid w:val="00634753"/>
     <w:rsid w:val="00640206"/>
     <w:rsid w:val="0064502B"/>
     <w:rsid w:val="00650D9E"/>
     <w:rsid w:val="00677E28"/>
     <w:rsid w:val="0068329D"/>
     <w:rsid w:val="00693570"/>
     <w:rsid w:val="006A5230"/>
     <w:rsid w:val="006A780B"/>
     <w:rsid w:val="006B3CDC"/>
     <w:rsid w:val="006C4588"/>
@@ -7006,88 +6935,91 @@
     <w:rsid w:val="007B08CC"/>
     <w:rsid w:val="007B2C56"/>
     <w:rsid w:val="007B4349"/>
     <w:rsid w:val="007B466E"/>
     <w:rsid w:val="007C157B"/>
     <w:rsid w:val="007C62B1"/>
     <w:rsid w:val="007C6FB2"/>
     <w:rsid w:val="007E3D56"/>
     <w:rsid w:val="007F08B0"/>
     <w:rsid w:val="007F31FF"/>
     <w:rsid w:val="007F69A4"/>
     <w:rsid w:val="00801417"/>
     <w:rsid w:val="00806764"/>
     <w:rsid w:val="00811D01"/>
     <w:rsid w:val="00814B68"/>
     <w:rsid w:val="00821A08"/>
     <w:rsid w:val="00824FF0"/>
     <w:rsid w:val="00831A7B"/>
     <w:rsid w:val="00852D42"/>
     <w:rsid w:val="00854814"/>
     <w:rsid w:val="0085793F"/>
     <w:rsid w:val="00865AD6"/>
     <w:rsid w:val="00877E8D"/>
     <w:rsid w:val="008A557F"/>
     <w:rsid w:val="008A6E77"/>
+    <w:rsid w:val="008B0CE3"/>
     <w:rsid w:val="008B2E82"/>
     <w:rsid w:val="008D267C"/>
     <w:rsid w:val="008D3729"/>
     <w:rsid w:val="008E0958"/>
     <w:rsid w:val="008E51AF"/>
     <w:rsid w:val="008F3B64"/>
     <w:rsid w:val="008F5A2C"/>
     <w:rsid w:val="009040AD"/>
     <w:rsid w:val="009140CB"/>
     <w:rsid w:val="00923547"/>
     <w:rsid w:val="0092468C"/>
     <w:rsid w:val="00945092"/>
     <w:rsid w:val="00956209"/>
     <w:rsid w:val="009721C6"/>
     <w:rsid w:val="009732ED"/>
     <w:rsid w:val="0097346A"/>
     <w:rsid w:val="00973DF3"/>
     <w:rsid w:val="00975A07"/>
     <w:rsid w:val="00980C3D"/>
+    <w:rsid w:val="00981714"/>
     <w:rsid w:val="00987210"/>
     <w:rsid w:val="00987ECC"/>
     <w:rsid w:val="00992875"/>
     <w:rsid w:val="00995B4E"/>
     <w:rsid w:val="009A5DD6"/>
     <w:rsid w:val="009D2C61"/>
     <w:rsid w:val="009E7EB9"/>
     <w:rsid w:val="009F325C"/>
     <w:rsid w:val="00A020D1"/>
     <w:rsid w:val="00A03076"/>
     <w:rsid w:val="00A05DBC"/>
     <w:rsid w:val="00A17F92"/>
     <w:rsid w:val="00A229AD"/>
     <w:rsid w:val="00A264E1"/>
     <w:rsid w:val="00A31ED0"/>
     <w:rsid w:val="00A31F6D"/>
     <w:rsid w:val="00A33105"/>
     <w:rsid w:val="00A35107"/>
     <w:rsid w:val="00A411E5"/>
+    <w:rsid w:val="00A41975"/>
     <w:rsid w:val="00A50503"/>
     <w:rsid w:val="00A51676"/>
     <w:rsid w:val="00A52EDA"/>
     <w:rsid w:val="00A569F3"/>
     <w:rsid w:val="00A937E3"/>
     <w:rsid w:val="00A96C32"/>
     <w:rsid w:val="00AA12E4"/>
     <w:rsid w:val="00AA208D"/>
     <w:rsid w:val="00AB0A11"/>
     <w:rsid w:val="00AB48C2"/>
     <w:rsid w:val="00AE2859"/>
     <w:rsid w:val="00AE5A95"/>
     <w:rsid w:val="00AF0523"/>
     <w:rsid w:val="00B155C4"/>
     <w:rsid w:val="00B25A7A"/>
     <w:rsid w:val="00B33B26"/>
     <w:rsid w:val="00B360F7"/>
     <w:rsid w:val="00B37ADD"/>
     <w:rsid w:val="00B37E0A"/>
     <w:rsid w:val="00B5351C"/>
     <w:rsid w:val="00B679E4"/>
     <w:rsid w:val="00B70D63"/>
     <w:rsid w:val="00B8612E"/>
     <w:rsid w:val="00B87D74"/>
     <w:rsid w:val="00B94FD2"/>
@@ -7121,73 +7053,75 @@
     <w:rsid w:val="00D07FC1"/>
     <w:rsid w:val="00D13796"/>
     <w:rsid w:val="00D140C1"/>
     <w:rsid w:val="00D14E18"/>
     <w:rsid w:val="00D16EF7"/>
     <w:rsid w:val="00D21082"/>
     <w:rsid w:val="00D21532"/>
     <w:rsid w:val="00D21993"/>
     <w:rsid w:val="00D36631"/>
     <w:rsid w:val="00D532B4"/>
     <w:rsid w:val="00D9382D"/>
     <w:rsid w:val="00DA115E"/>
     <w:rsid w:val="00DA59E8"/>
     <w:rsid w:val="00DA5C00"/>
     <w:rsid w:val="00DA7184"/>
     <w:rsid w:val="00DB0A32"/>
     <w:rsid w:val="00DC29C8"/>
     <w:rsid w:val="00DE5D0C"/>
     <w:rsid w:val="00E00934"/>
     <w:rsid w:val="00E23981"/>
     <w:rsid w:val="00E2403E"/>
     <w:rsid w:val="00E32D6F"/>
     <w:rsid w:val="00E35FB7"/>
     <w:rsid w:val="00E36D53"/>
     <w:rsid w:val="00E44475"/>
+    <w:rsid w:val="00E50376"/>
     <w:rsid w:val="00E676A5"/>
     <w:rsid w:val="00E74EAE"/>
     <w:rsid w:val="00E74F8B"/>
     <w:rsid w:val="00E75758"/>
     <w:rsid w:val="00E815B8"/>
     <w:rsid w:val="00E81932"/>
     <w:rsid w:val="00E9097D"/>
     <w:rsid w:val="00E91A1F"/>
     <w:rsid w:val="00E93D1A"/>
     <w:rsid w:val="00EA360D"/>
     <w:rsid w:val="00EB2BC3"/>
     <w:rsid w:val="00EB2FB7"/>
     <w:rsid w:val="00EC2495"/>
     <w:rsid w:val="00EC32E0"/>
     <w:rsid w:val="00EE219E"/>
     <w:rsid w:val="00F10CB6"/>
     <w:rsid w:val="00F203C6"/>
     <w:rsid w:val="00F225F1"/>
     <w:rsid w:val="00F276CE"/>
     <w:rsid w:val="00F33DE9"/>
     <w:rsid w:val="00F424E0"/>
     <w:rsid w:val="00F44B35"/>
     <w:rsid w:val="00F5250B"/>
+    <w:rsid w:val="00F544CB"/>
     <w:rsid w:val="00F8299B"/>
     <w:rsid w:val="00F935C7"/>
     <w:rsid w:val="00F952D3"/>
     <w:rsid w:val="00F95769"/>
     <w:rsid w:val="00F9581F"/>
     <w:rsid w:val="00FE0556"/>
     <w:rsid w:val="00FE4B5A"/>
     <w:rsid w:val="00FF1292"/>
     <w:rsid w:val="00FF264B"/>
     <w:rsid w:val="00FF5392"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="Avdeling" w:val="lab_avdeling"/>
     <w:docVar w:name="Avsnitt" w:val="lab_avsnitt"/>
     <w:docVar w:name="Bedriftsnavn" w:val="Datakvalitet AS"/>
     <w:docVar w:name="beskyttet" w:val="nei"/>
     <w:docVar w:name="docver" w:val="2.20"/>
     <w:docVar w:name="ekr_dokeier" w:val=" "/>
     <w:docVar w:name="ekr_doktittel" w:val=" "/>
     <w:docVar w:name="ekr_doktype" w:val=" "/>
     <w:docVar w:name="ekr_dokumentid" w:val=" "/>
     <w:docVar w:name="ekr_endret" w:val=" "/>
     <w:docVar w:name="ekr_gradering" w:val=" "/>
     <w:docVar w:name="ekr_hørt" w:val=" "/>
     <w:docVar w:name="ekr_ibruk" w:val=" "/>
@@ -8552,104 +8486,104 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{567DBCE0-3491-44B7-8A4B-313D4BF66100}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OPERATIV_EK3TEMPDISABLED</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>723</Words>
-  <Characters>4818</Characters>
+  <Words>747</Words>
+  <Characters>4837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>301</Lines>
-  <Paragraphs>142</Paragraphs>
+  <Lines>146</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>NA-S22: Oppsummerings- og avviksrapport_x000d_
 Summary and NC report</vt:lpstr>
       <vt:lpstr>Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datakvalitet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5399</CharactersWithSpaces>
+  <CharactersWithSpaces>5475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Oppsummerings- og avviksrapport / Summary and NC report</dc:title>
   <dc:subject>000602|6.2.44|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_Bedriftsnavn">
     <vt:lpwstr>Norsk akkreditering</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokTittel">
     <vt:lpwstr>Oppsummerings- og avviksrapport / Summary and NC report</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokType">
     <vt:lpwstr>Skjema</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_DokumentID">
     <vt:lpwstr>D00312</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_GjelderFra">
-    <vt:lpwstr>18.02.2026</vt:lpwstr>
+    <vt:lpwstr>23.07.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Signatur">
     <vt:lpwstr>Pia Backe-Hansen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Utgave">
-    <vt:lpwstr>12.00</vt:lpwstr>
+    <vt:lpwstr>13.00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>