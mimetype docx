--- v0 (2025-11-03)
+++ v1 (2026-09-22)
@@ -2307,69 +2307,69 @@
         <w:p w:rsidR="00B37ADD" w:rsidP="00BE1D09" w14:paraId="2528FF53" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:t>Ver</w:t>
           </w:r>
           <w:r>
             <w:t>.:</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00B37ADD" w:rsidP="00BE1D09" w14:paraId="2528FF54" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
-            <w:t>4.00</w:t>
+            <w:t>4.01</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
-            <w:t>11.06.2024</w:t>
+            <w:t>14.08.2026</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2095" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00B37ADD" w:rsidP="00BE1D09" w14:paraId="2528FF55" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000F51D8">
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>Side /Page:</w:t>
@@ -4483,62 +4483,60 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sjekkliste for inspektør, GLP-forinspeksjon (NA-S37)</vt:lpstr>
       <vt:lpstr>Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datakvalitet</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rapport fra forinspeksjon</dc:title>
   <dc:subject>000602|VI.2.59|</dc:subject>
   <dc:creator>Handbok</dc:creator>
-  <dc:description>EK_Avdeling_x0002_4_x0002_ _x0003_EK_Avsnitt_x0002_4_x0002_ _x0003_EK_Bedriftsnavn_x0002_1_x0002_Norsk akkreditering_x0003_EK_GjelderFra_x0002_0_x0002_24.06.2015_x0003_EK_Opprettet_x0002_0_x0002_11.05.2013_x0003_EK_Utgitt_x0002_0_x0002_01.01.2004_x0003_EK_IBrukDato_x0002_0_x0002_23.06.2015_x0003_EK_DokumentID_x0002_0_x0002_D00351_x0003_EK_DokTittel_x0002_0_x0002_Sjekkliste for inspektør, GLP-forinspeksjon (NA-S37)_x0003_EK_DokType_x0002_0_x0002_Skjema/Form_x0003_EK_EksRef_x0002_2_x0002_ 0	_x0003_EK_Erstatter_x0002_0_x0002_2.00_x0003_EK_ErstatterD_x0002_0_x0002_01.01.2004_x0003_EK_Signatur_x0002_0_x0002_ICL_x0003_EK_Verifisert_x0002_0_x0002_ _x0003_EK_Hørt_x0002_0_x0002_ _x0003_EK_AuditReview_x0002_2_x0002_ _x0003_EK_AuditApprove_x0002_2_x0002_ _x0003_EK_Gradering_x0002_0_x0002_Åpen_x0003_EK_Gradnr_x0002_4_x0002_0_x0003_EK_Kapittel_x0002_4_x0002_ _x0003_EK_Referanse_x0002_2_x0002_ 0	_x0003_EK_RefNr_x0002_0_x0002_VI.2.59_x0003_EK_Revisjon_x0002_0_x0002_3.00_x0003_EK_Ansvarlig_x0002_0_x0002_Saeed Behdad_x0003_EK_SkrevetAv_x0002_0_x0002_SBE_x0003_EK_DokAnsvNavn_x0002_0_x0002_SBE_x0003_EK_UText2_x0002_0_x0002_ _x0003_EK_UText3_x0002_0_x0002_ _x0003_EK_UText4_x0002_0_x0002_ _x0003_EK_Status_x0002_0_x0002_I bruk_x0003_EK_Stikkord_x0002_0_x0002__x0003_EK_Rapport_x0002_3_x0002__x0003_EK_EKPrintMerke_x0002_0_x0002_Uoffisiell utskrift er kun gyldig på utskriftsdato_x0003_EK_Watermark_x0002_0_x0002__x0003_EK_Utgave_x0002_0_x0002_3.00_x0003_EK_Merknad_x0002_7_x0002_Nytt format._x0003_EK_RF1_x0002_4_x0002_ _x0003_EK_RF2_x0002_4_x0002_ _x0003_EK_RF3_x0002_4_x0002_ _x0003_EK_RF4_x0002_4_x0002_ _x0003_EK_RF5_x0002_4_x0002_ _x0003_EK_RF6_x0002_4_x0002_ _x0003_EK_RF7_x0002_4_x0002_ _x0003_EK_RF8_x0002_4_x0002_ _x0003_EK_RF9_x0002_4_x0002_ _x0003_EK_Mappe1_x0002_4_x0002_ _x0003_EK_Mappe2_x0002_4_x0002_ _x0003_EK_Mappe3_x0002_4_x0002_ _x0003_EK_Mappe4_x0002_4_x0002_ _x0003_EK_Mappe5_x0002_4_x0002_ _x0003_EK_Mappe6_x0002_4_x0002_ _x0003_EK_Mappe7_x0002_4_x0002_ _x0003_EK_Mappe8_x0002_4_x0002_ _x0003_EK_Mappe9_x0002_4_x0002_ _x0003_EK_DL_x0002_0_x0002_59_x0003_EK_GjelderTil_x0002_0_x0002__x0003_EK_Vedlegg_x0002_2_x0002_ 0	_x0003_EK_AvdelingOver_x0002_4_x0002_ _x0003_EK_HRefNr_x0002_0_x0002_ _x0003_EK_HbNavn_x0002_0_x0002_ _x0003_EK_DokRefnr_x0002_4_x0002_000602_x0003_EK_Dokendrdato_x0002_4_x0002_07.02.2015 07:08:16_x0003_EK_HbType_x0002_4_x0002_ _x0003_EK_Offisiell_x0002_4_x0002_ _x0003_EK_VedleggRef_x0002_4_x0002_VI.2.59_x0003_EK_Strukt00_x0002_5_x0002__x0005_VI_x0005_Dokumenter og skjema / Documents and Forms_x0005_0_x0005_0_x0004_._x0005_2_x0005_NA-S / NA Forms_x0005_0_x0005_0_x0004_/_x0003_EK_Strukt01_x0002_5_x0002__x0003_EK_Pub_x0002_6_x0002_;2;10;1;_x0003_EKR_DokType_x0002_0_x0002_ _x0003_EKR_Doktittel_x0002_0_x0002_ _x0003_EKR_DokumentID_x0002_0_x0002_ _x0003_EKR_RefNr_x0002_0_x0002_ _x0003_EKR_Gradering_x0002_0_x0002_ _x0003_EKR_Signatur_x0002_0_x0002_ _x0003_EKR_Verifisert_x0002_0_x0002_ _x0003_EKR_Hørt_x0002_0_x0002_ _x0003_EKR_Dokeier_x0002_0_x0002_ _x0003_EKR_Status_x0002_0_x0002_ _x0003_EKR_Opprettet_x0002_0_x0002_ _x0003_EKR_Endret_x0002_0_x0002_ _x0003_EKR_Ibruk_x0002_0_x0002_ _x0003_EKR_Rapport_x0002_3_x0002_ _x0003_EKR_Utgitt_x0002_0_x0002_ _x0003_EKR_SkrevetAv_x0002_0_x0002_ _x0003_EKR_UText1_x0002_0_x0002_ _x0003_EKR_UText2_x0002_0_x0002_ _x0003_EKR_UText3_x0002_0_x0002_ _x0003_EKR_UText4_x0002_0_x0002_ _x0003_EKR_DokRefnr_x0002_4_x0002_ _x0003_EKR_Gradnr_x0002_4_x0002_ _x0003_EKR_Strukt00_x0002_5_x0002_ _x0003_</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>EK_Avdeling_x0001_EK_Avsnitt_x0001_EK_Bedriftsnavn_x0001_EK_GjelderFra_x0001_EK_Opprettet_x0001_EK_Utgitt_x0001_EK_DokumentID_x0001_EK_DokTittel_x0001_EK_DokType_x0001_EK_EksRef_x0001_EK_Erstatter_x0001_EK_ErstatterD_x0001_EK_Signatur_x0001_EK_Kapittel_x0001_EK_Referanse_x0001_EK_RefNr_x0001_EK_Revisjon_x0001_EK_SkrevetAv_x0001_EK_DokAnsvNavn_x0001_EK_Status_x0001_EK_Stikkord_x0001_EK_Rapport_x0001_EK_EKPrintMerke_x0001_EK_Utgave_x0001_EK_Merknad_x0001_EK_RF1_x0001_EK_RF2_x0001_EK_RF3_x0001_EK_RF4_x0001_EK_RF5_x0001_EK_RF6_x0001_EK_RF7_x0001_EK_RF8_x0001_EK_RF9_x0001_EK_Mappe1_x0001_EK_Mappe2_x0001_EK_Mappe3_x0001_EK_Mappe4_x0001_EK_Mappe5_x0001_EK_Mappe6_x0001_EK_Mappe7_x0001_EK_Mappe8_x0001_EK_Mappe9_x0001_EK_DL_x0001_EK_GjelderTil_x0001_EK_Vedlegg_x0001_EK_AvdelingOver_x0001_EK_HRefNr_x0001_EK_Strukt00_x0001_EK_Strukt01_x0001_</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_Bedriftsnavn">
     <vt:lpwstr>Norsk akkreditering</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokTittel">
     <vt:lpwstr>Rapport fra forinspeksjon</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokType">
     <vt:lpwstr>Skjema</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_DokumentID">
     <vt:lpwstr>D00351</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_GjelderFra">
-    <vt:lpwstr>11.06.2024</vt:lpwstr>
+    <vt:lpwstr>14.08.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Signatur">
     <vt:lpwstr>Pia Backe-Hansen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Utgave">
-    <vt:lpwstr>4.00</vt:lpwstr>
+    <vt:lpwstr>4.01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>