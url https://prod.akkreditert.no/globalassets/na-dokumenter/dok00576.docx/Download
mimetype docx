--- v0 (2025-11-03)
+++ v1 (2026-06-23)
@@ -1,44 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <!-- Generated by Aspose.Words for .NET 23.5.0 -->
   <w:body>
     <w:p w:rsidR="005D6950" w:rsidRPr="00FE3EE9" w:rsidP="005D6950" w14:paraId="59036C47" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="tempHer"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00967413" w:rsidRPr="00FE3EE9" w:rsidP="00291DAC" w14:paraId="59036C48" w14:textId="1504CBFB">
@@ -311,58 +307,51 @@
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">combined </w:t>
       </w:r>
       <w:r w:rsidRPr="00E045A8">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>mark may be used on test reports</w:t>
       </w:r>
       <w:r w:rsidR="0000448E">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00E045A8">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">certificates </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">when the </w:t>
+        <w:t xml:space="preserve">certificates when the </w:t>
       </w:r>
       <w:r w:rsidR="00D72B92">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CAB</w:t>
       </w:r>
       <w:r w:rsidRPr="00E045A8">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> reports accredited results. The </w:t>
       </w:r>
       <w:r w:rsidR="00777266">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">combined </w:t>
       </w:r>
       <w:r w:rsidRPr="00E045A8">
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -683,59 +672,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004418F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The right to use the</w:t>
       </w:r>
       <w:r w:rsidR="00C3422B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> combined</w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ILAC MRA </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">mark may not be assigned to another party, thus the </w:t>
+        <w:t xml:space="preserve"> ILAC MRA mark may not be assigned to another party, thus the </w:t>
       </w:r>
       <w:r w:rsidR="00D72B92">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CAB</w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">´s clients may not use the </w:t>
       </w:r>
       <w:r w:rsidR="00C3422B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">combined </w:t>
       </w:r>
@@ -1051,59 +1032,51 @@
         </w:rPr>
         <w:t xml:space="preserve">If necessary, the user of the </w:t>
       </w:r>
       <w:r w:rsidR="00C3422B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">combined </w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6" w:rsidR="00C3422B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ILAC MRA mark </w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">shall explain to the client that ILAC is </w:t>
-[...7 lines deleted...]
-        <w:t>not responsible for the activities referred to in document</w:t>
+        <w:t>shall explain to the client that ILAC is not responsible for the activities referred to in document</w:t>
       </w:r>
       <w:r w:rsidRPr="005C42DF" w:rsidR="008C2AE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005C42DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or for the conformity of the activities to </w:t>
       </w:r>
@@ -1295,59 +1268,51 @@
         </w:rPr>
         <w:t>CAB</w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> may discontinue use of the </w:t>
       </w:r>
       <w:r w:rsidR="0030576D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">combined </w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ILAC MRA </w:t>
-[...7 lines deleted...]
-        <w:t>mark at any time by way of</w:t>
+        <w:t>ILAC MRA mark at any time by way of</w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6" w:rsidR="00862685">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">written request to </w:t>
       </w:r>
       <w:r w:rsidRPr="004418F6" w:rsidR="00FE3EE9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>NA</w:t>
       </w:r>
@@ -1870,51 +1835,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4605"/>
         <w:gridCol w:w="4606"/>
       </w:tblGrid>
       <w:tr w14:paraId="59036C8C" w14:textId="77777777" w:rsidTr="001E6060">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00307C49" w:rsidRPr="001E6060" w:rsidP="001E6060" w14:paraId="59036C64" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3544"/>
                 <w:tab w:val="left" w:pos="7372"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6060">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">To be completed by </w:t>
             </w:r>
             <w:r w:rsidR="00D72B92">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -1950,60 +1914,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>We hereby undertake to comply with the abovementioned terms and conditions and the rules on</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00307C49" w:rsidRPr="001E6060" w:rsidP="001E6060" w14:paraId="59036C66" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6060">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">reference to accreditation described in the document NA </w:t>
-[...8 lines deleted...]
-              <w:t>D00067.</w:t>
+              <w:t>reference to accreditation described in the document NA D00067.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00307C49" w:rsidRPr="001E6060" w:rsidP="001E6060" w14:paraId="59036C67" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00307C49" w:rsidP="001E6060" w14:paraId="59036C68" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -2420,51 +2375,50 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3544"/>
                 <w:tab w:val="left" w:pos="7372"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6060">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00307C49" w:rsidRPr="001E6060" w:rsidP="001E6060" w14:paraId="59036C76" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3544"/>
                 <w:tab w:val="left" w:pos="7372"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6060">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To be completed by NA:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001F6379" w:rsidP="00E045A8" w14:paraId="59036C77" w14:textId="7FB7EF2D">
             <w:pPr>
               <w:rPr>
@@ -2965,56 +2919,52 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00307C49" w:rsidP="00862685" w14:paraId="59036C8D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="7372"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidSect="005654E8">
-          <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId6"/>
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="851" w:footer="454" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00307C49" w:rsidP="000B4D68" w14:paraId="59036C8E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="005654E8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="851" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
@@ -3050,87 +3000,77 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SymbolMT">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="00FA68AE" w:rsidP="00FA68AE" w14:paraId="59036C98" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6380"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9989" w:type="dxa"/>
       <w:tblLook w:val="01E0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2209"/>
       <w:gridCol w:w="1727"/>
       <w:gridCol w:w="1714"/>
       <w:gridCol w:w="2244"/>
       <w:gridCol w:w="2095"/>
     </w:tblGrid>
@@ -3150,54 +3090,51 @@
         <w:p w:rsidR="00FA68AE" w:rsidRPr="00F34FF7" w:rsidP="008517D3" w14:paraId="59036C99" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r w:rsidRPr="00F34FF7">
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Bedriftsnavn </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:t>Norsk akkreditering</w:t>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w:rsidR="00FA68AE" w:rsidRPr="00F34FF7" w:rsidP="008517D3" w14:paraId="59036C9A" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r w:rsidRPr="00F34FF7">
-            <w:t xml:space="preserve">Norwegian </w:t>
-[...2 lines deleted...]
-            <w:t>Accreditation</w:t>
+            <w:t>Norwegian Accreditation</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1727" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00FA68AE" w:rsidRPr="00F34FF7" w:rsidP="008517D3" w14:paraId="59036C9B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r w:rsidRPr="00F34FF7">
             <w:t>Sign.:</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00FA68AE" w:rsidRPr="000969D5" w:rsidP="008517D3" w14:paraId="59036C9C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:color w:val="000080"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
@@ -3276,89 +3213,86 @@
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:rPr>
               <w:color w:val="000080"/>
             </w:rPr>
             <w:t>D00576</w:t>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:rPr>
               <w:color w:val="000080"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2244" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00FA68AE" w:rsidRPr="00F34FF7" w:rsidP="008517D3" w14:paraId="59036CA0" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r w:rsidRPr="00F34FF7">
-            <w:t>Ver</w:t>
-[...2 lines deleted...]
-            <w:t>.:</w:t>
+            <w:t>Ver.:</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00FA68AE" w:rsidRPr="00F34FF7" w:rsidP="008517D3" w14:paraId="59036CA1" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
           <w:r w:rsidRPr="00F34FF7">
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
-            <w:t>5.01</w:t>
+            <w:t>5.02</w:t>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
-            <w:t>14.10.2025</w:t>
+            <w:t>04.06.2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00F34FF7">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2095" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00FA68AE" w:rsidRPr="00F34FF7" w:rsidP="008517D3" w14:paraId="59036CA2" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F34FF7">
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>Side/Page:</w:t>
@@ -3428,246 +3362,128 @@
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00FA68AE" w:rsidRPr="00F34FF7" w:rsidP="008517D3" w14:paraId="59036CA4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00FA68AE" w14:paraId="59036CA6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00742514" w14:paraId="59036C8F" w14:textId="77777777">
-[...9 lines deleted...]
-  <w:p w:rsidR="00510AF4" w14:paraId="59036C90" w14:textId="636EB1CE">
+  <w:p w:rsidR="00510AF4" w14:paraId="59036C90" w14:textId="07D5A4ED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
-        <v:group id="_x0000_s2049" style="width:252pt;height:75.1pt;margin-top:-12.4pt;margin-left:-0.85pt;position:absolute;z-index:251660288" coordorigin="1161,364" coordsize="5040,1502">
-[...61 lines deleted...]
-        </v:group>
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="Bilde 2" o:spid="_x0000_i2049" type="#_x0000_t75" alt="Et bilde som inneholder Grafikk, skjermbilde, grafisk design, design&#10;&#10;KI-generert innhold kan være feil." style="width:104.25pt;height:60pt;mso-wrap-style:square;visibility:visible">
+          <v:imagedata r:id="rId1" o:title="Et bilde som inneholder Grafikk, skjermbilde, grafisk design, design&#10;&#10;KI-generert innhold kan være feil"/>
+        </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
-        <v:line id="_x0000_s2053" style="mso-wrap-distance-bottom:0;mso-wrap-distance-top:0;position:absolute;visibility:visible;z-index:251661312" from="8.15pt,68.5pt" to="476.15pt,68.5pt" strokecolor="silver" strokeweight="3pt"/>
+        <v:line id="_x0000_s2050" style="mso-wrap-distance-bottom:0;mso-wrap-distance-top:0;position:absolute;visibility:visible;z-index:251659264" from="8.15pt,68.5pt" to="476.15pt,68.5pt" strokecolor="silver" strokeweight="3pt"/>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
-        <v:group id="Group 5" o:spid="_x0000_s2054" style="width:252pt;height:75.1pt;margin-top:-12.4pt;margin-left:-0.85pt;position:absolute;z-index:251658240" coordorigin="1161,364" coordsize="5040,1502">
-[...46 lines deleted...]
-        <v:line id="Line 8" o:spid="_x0000_s2058" style="mso-wrap-distance-bottom:0;mso-wrap-distance-top:0;position:absolute;visibility:visible;z-index:251659264" from="8.15pt,68.5pt" to="476.15pt,68.5pt" strokecolor="silver" strokeweight="3pt"/>
+        <v:line id="Line 8" o:spid="_x0000_s2051" style="mso-wrap-distance-bottom:0;mso-wrap-distance-top:0;position:absolute;visibility:visible;z-index:251658240" from="8.15pt,68.5pt" to="476.15pt,68.5pt" strokecolor="silver" strokeweight="3pt"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="00367336" w14:paraId="59036C91" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00367336" w14:paraId="59036C92" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00367336" w14:paraId="59036C93" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00367336" w14:paraId="59036C94" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00367336" w14:paraId="59036C95" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00367336" w14:paraId="59036C96" w14:textId="77777777">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w:rsidR="00742514" w14:paraId="59036CA7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0F6B2319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="666212A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4277,51 +4093,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2127390142">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1345355379">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="947740908">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="585961031">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="986321368">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="333606908">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
@@ -4354,76 +4170,78 @@
     <w:rsid w:val="001756F7"/>
     <w:rsid w:val="001856D5"/>
     <w:rsid w:val="001A1F57"/>
     <w:rsid w:val="001A39BC"/>
     <w:rsid w:val="001A4603"/>
     <w:rsid w:val="001B312F"/>
     <w:rsid w:val="001B4C75"/>
     <w:rsid w:val="001C1A16"/>
     <w:rsid w:val="001D7DFA"/>
     <w:rsid w:val="001E534C"/>
     <w:rsid w:val="001E6060"/>
     <w:rsid w:val="001F0A81"/>
     <w:rsid w:val="001F6379"/>
     <w:rsid w:val="00201F79"/>
     <w:rsid w:val="00207238"/>
     <w:rsid w:val="00234960"/>
     <w:rsid w:val="00250911"/>
     <w:rsid w:val="00291DAC"/>
     <w:rsid w:val="002977AA"/>
     <w:rsid w:val="002A64DF"/>
     <w:rsid w:val="0030576D"/>
     <w:rsid w:val="00307C49"/>
     <w:rsid w:val="00311812"/>
     <w:rsid w:val="00320EAE"/>
     <w:rsid w:val="00330F17"/>
+    <w:rsid w:val="00331494"/>
     <w:rsid w:val="00331E94"/>
     <w:rsid w:val="00341852"/>
     <w:rsid w:val="003511F0"/>
     <w:rsid w:val="00367336"/>
     <w:rsid w:val="003778A9"/>
     <w:rsid w:val="00390CA0"/>
     <w:rsid w:val="003A2E59"/>
     <w:rsid w:val="003B4922"/>
     <w:rsid w:val="003D4494"/>
     <w:rsid w:val="00412F80"/>
     <w:rsid w:val="00416BD0"/>
     <w:rsid w:val="0042576E"/>
     <w:rsid w:val="004418F6"/>
     <w:rsid w:val="004771D7"/>
     <w:rsid w:val="004823EF"/>
     <w:rsid w:val="00486162"/>
     <w:rsid w:val="004C1B59"/>
     <w:rsid w:val="004E21DF"/>
     <w:rsid w:val="004E5463"/>
     <w:rsid w:val="004F40F0"/>
     <w:rsid w:val="004F717E"/>
     <w:rsid w:val="00502681"/>
     <w:rsid w:val="00510AF4"/>
     <w:rsid w:val="0052169C"/>
     <w:rsid w:val="005654E8"/>
     <w:rsid w:val="005B27E3"/>
+    <w:rsid w:val="005B3B30"/>
     <w:rsid w:val="005B3BEB"/>
     <w:rsid w:val="005B3CB2"/>
     <w:rsid w:val="005B53F8"/>
     <w:rsid w:val="005C42DF"/>
     <w:rsid w:val="005C67EE"/>
     <w:rsid w:val="005D348F"/>
     <w:rsid w:val="005D396B"/>
     <w:rsid w:val="005D6950"/>
     <w:rsid w:val="005E34B2"/>
     <w:rsid w:val="005E380B"/>
     <w:rsid w:val="005F3A9C"/>
     <w:rsid w:val="006138F1"/>
     <w:rsid w:val="006151F2"/>
     <w:rsid w:val="006356C6"/>
     <w:rsid w:val="006400B4"/>
     <w:rsid w:val="00643741"/>
     <w:rsid w:val="00652969"/>
     <w:rsid w:val="006577F5"/>
     <w:rsid w:val="006929E9"/>
     <w:rsid w:val="006A4E54"/>
     <w:rsid w:val="00700AD4"/>
     <w:rsid w:val="00742514"/>
     <w:rsid w:val="00767B50"/>
     <w:rsid w:val="00777266"/>
     <w:rsid w:val="007813DB"/>
@@ -4442,72 +4260,74 @@
     <w:rsid w:val="008868BE"/>
     <w:rsid w:val="008B5875"/>
     <w:rsid w:val="008C2AE5"/>
     <w:rsid w:val="008F37A5"/>
     <w:rsid w:val="009030FB"/>
     <w:rsid w:val="00920231"/>
     <w:rsid w:val="009302B5"/>
     <w:rsid w:val="00956802"/>
     <w:rsid w:val="00967413"/>
     <w:rsid w:val="009717AB"/>
     <w:rsid w:val="009B040D"/>
     <w:rsid w:val="009B2F73"/>
     <w:rsid w:val="009B3278"/>
     <w:rsid w:val="009D569F"/>
     <w:rsid w:val="00A118AE"/>
     <w:rsid w:val="00A22DFB"/>
     <w:rsid w:val="00A53006"/>
     <w:rsid w:val="00A65028"/>
     <w:rsid w:val="00AC4499"/>
     <w:rsid w:val="00AC6EE6"/>
     <w:rsid w:val="00AE26D5"/>
     <w:rsid w:val="00B06AD2"/>
     <w:rsid w:val="00B10146"/>
     <w:rsid w:val="00B15010"/>
     <w:rsid w:val="00B35B03"/>
+    <w:rsid w:val="00B90E4D"/>
     <w:rsid w:val="00BC7A83"/>
     <w:rsid w:val="00BD4F05"/>
     <w:rsid w:val="00BE1C68"/>
     <w:rsid w:val="00C24958"/>
     <w:rsid w:val="00C32950"/>
     <w:rsid w:val="00C33CDD"/>
     <w:rsid w:val="00C3422B"/>
     <w:rsid w:val="00C407A3"/>
     <w:rsid w:val="00C44C96"/>
     <w:rsid w:val="00C51DF4"/>
     <w:rsid w:val="00C82859"/>
     <w:rsid w:val="00C848C9"/>
     <w:rsid w:val="00CA2E56"/>
     <w:rsid w:val="00CE1F02"/>
     <w:rsid w:val="00CE2550"/>
     <w:rsid w:val="00D0582B"/>
     <w:rsid w:val="00D10E82"/>
     <w:rsid w:val="00D265BE"/>
     <w:rsid w:val="00D50515"/>
     <w:rsid w:val="00D72B92"/>
     <w:rsid w:val="00D77445"/>
     <w:rsid w:val="00DA7366"/>
+    <w:rsid w:val="00DC014D"/>
     <w:rsid w:val="00DC0D4B"/>
     <w:rsid w:val="00DC3C9B"/>
     <w:rsid w:val="00DC7FEE"/>
     <w:rsid w:val="00DE3132"/>
     <w:rsid w:val="00DF3052"/>
     <w:rsid w:val="00E045A8"/>
     <w:rsid w:val="00E26736"/>
     <w:rsid w:val="00E33446"/>
     <w:rsid w:val="00E44F0B"/>
     <w:rsid w:val="00E57397"/>
     <w:rsid w:val="00E61383"/>
     <w:rsid w:val="00E75077"/>
     <w:rsid w:val="00E90199"/>
     <w:rsid w:val="00E90E64"/>
     <w:rsid w:val="00EF374F"/>
     <w:rsid w:val="00F0593C"/>
     <w:rsid w:val="00F34FF7"/>
     <w:rsid w:val="00F55850"/>
     <w:rsid w:val="00F92149"/>
     <w:rsid w:val="00FA68AE"/>
     <w:rsid w:val="00FD507F"/>
     <w:rsid w:val="00FD761D"/>
     <w:rsid w:val="00FE3EE9"/>
     <w:rsid w:val="00FF2D39"/>
   </w:rsids>
@@ -5760,54 +5580,54 @@
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hashtag">
     <w:name w:val="Hashtag"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004418F6"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilac.org/publications-and-resources/ilac-rules-series/" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilac.org/publications-and-resources/ilac-rules-series/" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\USERS\SBE\APPDATA\ROAMING\MICROSOFT\TEMPLATES\OPERATIV.DOT" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -6072,112 +5892,112 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81FD867A-5BDA-42E7-8791-89F7884E04B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OPERATIV_EK3TEMPDISABLED</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>643</Words>
-  <Characters>3413</Characters>
+  <Words>550</Words>
+  <Characters>3506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Agreement on use of ILAC MRA accreditation mark</vt:lpstr>
       <vt:lpstr>Enkel mal - stående</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datakvalitet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4048</CharactersWithSpaces>
+  <CharactersWithSpaces>4014</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Agreement on use of ILAC MRA accreditation mark</dc:title>
   <dc:subject>0002010701|2.1.7.1.1|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_Bedriftsnavn">
     <vt:lpwstr>Norsk akkreditering</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokumentID">
     <vt:lpwstr>D00576</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_GjelderFra">
-    <vt:lpwstr>14.10.2025</vt:lpwstr>
+    <vt:lpwstr>04.06.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_Signatur">
     <vt:lpwstr>Cecilie Laake</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_Utgave">
-    <vt:lpwstr>5.01</vt:lpwstr>
+    <vt:lpwstr>5.02</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="XRF00308">
     <vt:lpwstr>https://ek.na.lan/docpage.aspx?docid=x308</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="XRF00309">
     <vt:lpwstr>https://ek.na.lan/docpage.aspx?docid=x309</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="XRF00310">
     <vt:lpwstr>https://ek.na.lan/docpage.aspx?docid=x310</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="XRF00311">
     <vt:lpwstr>https://ek.na.lan/docpage.aspx?docid=x311</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="XRF00312">
     <vt:lpwstr>https://ek.na.lan/docpage.aspx?docid=x312</vt:lpwstr>
   </property>
 </Properties>
 </file>