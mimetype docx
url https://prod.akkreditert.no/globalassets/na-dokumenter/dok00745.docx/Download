--- v0 (2025-11-03)
+++ v1 (2026-05-09)
@@ -223,51 +223,51 @@
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_DokTittel </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Samsvarsmatrise for NS-EN ISO 20387:2018</w:t>
+              <w:t>Samsvarsmatrise for NS-EN ISO 20387:2020</w:t>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00F857C8" w:rsidRPr="006933CC" w:rsidP="003175E3" w14:paraId="00D18B5C" w14:textId="77777777">
             <w:pPr>
@@ -529,71 +529,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00F857C8" w:rsidRPr="006933CC" w:rsidP="003175E3" w14:paraId="00D18B63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Godkjent av</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Godkjent av: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F857C8" w:rsidRPr="006933CC" w:rsidP="003175E3" w14:paraId="00D18B64" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
@@ -647,71 +627,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00F857C8" w:rsidRPr="006933CC" w:rsidP="003175E3" w14:paraId="00D18B65" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Vers</w:t>
-[...19 lines deleted...]
-              <w:t>on:</w:t>
+              <w:t>Versjon:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F857C8" w:rsidRPr="006933CC" w:rsidP="003175E3" w14:paraId="00D18B66" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
@@ -722,105 +682,95 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>2.00</w:t>
+              <w:t>2.01</w:t>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00F857C8" w:rsidRPr="006933CC" w:rsidP="003175E3" w14:paraId="00D18B67" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Gyldig fra</w:t>
-[...9 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Gyldig fra:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F857C8" w:rsidRPr="006933CC" w:rsidP="003175E3" w14:paraId="00D18B68" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -829,51 +779,51 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>11.08.2025</w:t>
+              <w:t>25.03.2026</w:t>
             </w:r>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004D5267" w:rsidP="004D5267" w14:paraId="00D18B6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004D5267" w:rsidRPr="005A7AE3" w:rsidP="005A7AE3" w14:paraId="00D18B6B" w14:textId="77777777">
@@ -1177,99 +1127,59 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="005A7AE3" w:rsidRPr="006933CC" w:rsidP="004D5267" w14:paraId="00D18B7D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A7AE3" w:rsidRPr="006933CC" w:rsidP="005A7AE3" w14:paraId="00D18B7E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006933CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Denne sjekkliste skal fylles ut av </w:t>
+        <w:t>Denne sjekkliste skal fylles ut av biobanker</w:t>
       </w:r>
       <w:r w:rsidRPr="006933CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>biobanker</w:t>
-[...39 lines deleted...]
-        <w:t>har gjort større endringer i struktureringen av sitt styringssystem.</w:t>
+        <w:t xml:space="preserve"> som søker om akkreditering etter ISO 20387:2018 eller som ønsker å fornye sin akkreditering. Dokumentet skal også fylles ut dersom en akkreditert biobank har gjort større endringer i struktureringen av sitt styringssystem.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A7AE3" w:rsidRPr="006933CC" w:rsidP="005A7AE3" w14:paraId="00D18B7F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A7AE3" w:rsidRPr="006933CC" w:rsidP="005A7AE3" w14:paraId="00D18B80" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006933CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3333,58 +3243,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.9 – 8.3.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C94164" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18BFE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lokaler og </w:t>
-[...6 lines deleted...]
-              <w:t>miljøforhold</w:t>
+              <w:t>Lokaler og miljøforhold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C94164" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18BFF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C94164" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18C00" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -3609,60 +3512,51 @@
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15128" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00C94164" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18C0E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>§</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 7 Prosesskrav</w:t>
+              <w:t>§ 7 Prosesskrav</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="00D18C15" w14:textId="77777777" w:rsidTr="00BF1068">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C94164" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18C10" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5900,78 +5794,51 @@
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15128" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00FB2A63" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18C8E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">§ </w:t>
-[...26 lines deleted...]
-              <w:t>styringssystem</w:t>
+              <w:t>§ 8 Krav til kvalitetsstyringssystem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="00D18C95" w14:textId="77777777" w:rsidTr="00BF1068">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00833021" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18C90" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6852,58 +6719,51 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E57315" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18CC3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006933CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korrigerende </w:t>
-[...6 lines deleted...]
-              <w:t>tiltak</w:t>
+              <w:t>Korrigerende tiltak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E57315" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18CC4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E57315" w:rsidRPr="006933CC" w:rsidP="006D345C" w14:paraId="00D18CC5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -8454,123 +8314,127 @@
     <w:rsid w:val="004D5267"/>
     <w:rsid w:val="004D5676"/>
     <w:rsid w:val="005063CB"/>
     <w:rsid w:val="00516D07"/>
     <w:rsid w:val="00521379"/>
     <w:rsid w:val="00522CBE"/>
     <w:rsid w:val="00541B69"/>
     <w:rsid w:val="0054532B"/>
     <w:rsid w:val="00556072"/>
     <w:rsid w:val="00566DF0"/>
     <w:rsid w:val="00571CC6"/>
     <w:rsid w:val="0057567E"/>
     <w:rsid w:val="005A7AE3"/>
     <w:rsid w:val="005B5E55"/>
     <w:rsid w:val="005C0666"/>
     <w:rsid w:val="005C4EFE"/>
     <w:rsid w:val="005C5A37"/>
     <w:rsid w:val="005D1F81"/>
     <w:rsid w:val="005D4AB8"/>
     <w:rsid w:val="005F3A5B"/>
     <w:rsid w:val="00610203"/>
     <w:rsid w:val="00613377"/>
     <w:rsid w:val="0064502B"/>
     <w:rsid w:val="00650D9E"/>
     <w:rsid w:val="006525F7"/>
+    <w:rsid w:val="006679D7"/>
     <w:rsid w:val="00677E28"/>
     <w:rsid w:val="0068329D"/>
     <w:rsid w:val="006933CC"/>
     <w:rsid w:val="006A5230"/>
     <w:rsid w:val="006A780B"/>
     <w:rsid w:val="006B3CDC"/>
     <w:rsid w:val="006C4588"/>
     <w:rsid w:val="006D345C"/>
     <w:rsid w:val="006D5B09"/>
     <w:rsid w:val="006D6436"/>
     <w:rsid w:val="006D6741"/>
     <w:rsid w:val="006E0667"/>
     <w:rsid w:val="0070106B"/>
     <w:rsid w:val="00720074"/>
     <w:rsid w:val="007233B3"/>
     <w:rsid w:val="007553AC"/>
     <w:rsid w:val="00773E5D"/>
     <w:rsid w:val="00775D2D"/>
     <w:rsid w:val="00777A70"/>
     <w:rsid w:val="00786CF3"/>
     <w:rsid w:val="00787315"/>
     <w:rsid w:val="0078769E"/>
+    <w:rsid w:val="00791BAD"/>
     <w:rsid w:val="00794059"/>
     <w:rsid w:val="007A476A"/>
     <w:rsid w:val="007B466E"/>
     <w:rsid w:val="007C6FB2"/>
     <w:rsid w:val="007E3D56"/>
     <w:rsid w:val="00801417"/>
     <w:rsid w:val="00824FF0"/>
     <w:rsid w:val="00833021"/>
     <w:rsid w:val="008477C4"/>
     <w:rsid w:val="00854814"/>
     <w:rsid w:val="00856CD0"/>
     <w:rsid w:val="0085793F"/>
     <w:rsid w:val="00875F9C"/>
     <w:rsid w:val="008D267C"/>
     <w:rsid w:val="008D338F"/>
     <w:rsid w:val="008D6373"/>
     <w:rsid w:val="008E0958"/>
     <w:rsid w:val="008F3B64"/>
     <w:rsid w:val="009024E3"/>
     <w:rsid w:val="00903DE0"/>
     <w:rsid w:val="00923547"/>
     <w:rsid w:val="0093716C"/>
     <w:rsid w:val="00945092"/>
     <w:rsid w:val="00956209"/>
     <w:rsid w:val="00960CB6"/>
+    <w:rsid w:val="00962292"/>
     <w:rsid w:val="00970B1E"/>
     <w:rsid w:val="009721C6"/>
     <w:rsid w:val="009732ED"/>
     <w:rsid w:val="0097346A"/>
     <w:rsid w:val="00993AF3"/>
     <w:rsid w:val="00995B4E"/>
     <w:rsid w:val="009A17E3"/>
     <w:rsid w:val="009F325C"/>
     <w:rsid w:val="00A020D1"/>
     <w:rsid w:val="00A229AD"/>
     <w:rsid w:val="00A35107"/>
     <w:rsid w:val="00A52EDA"/>
     <w:rsid w:val="00A5461B"/>
     <w:rsid w:val="00A569F3"/>
     <w:rsid w:val="00A71911"/>
     <w:rsid w:val="00A833C0"/>
     <w:rsid w:val="00AB0A11"/>
     <w:rsid w:val="00AB48C2"/>
     <w:rsid w:val="00AF0523"/>
     <w:rsid w:val="00B155C4"/>
     <w:rsid w:val="00B360F7"/>
     <w:rsid w:val="00B5351C"/>
     <w:rsid w:val="00B70D63"/>
     <w:rsid w:val="00B72F8B"/>
     <w:rsid w:val="00B87D74"/>
     <w:rsid w:val="00BB0817"/>
+    <w:rsid w:val="00BB36B2"/>
     <w:rsid w:val="00BF1068"/>
     <w:rsid w:val="00BF51BC"/>
     <w:rsid w:val="00C01AD4"/>
     <w:rsid w:val="00C04F23"/>
     <w:rsid w:val="00C1234D"/>
     <w:rsid w:val="00C14C16"/>
     <w:rsid w:val="00C21641"/>
     <w:rsid w:val="00C34F40"/>
     <w:rsid w:val="00C3594E"/>
     <w:rsid w:val="00C441A0"/>
     <w:rsid w:val="00C551D3"/>
     <w:rsid w:val="00C62518"/>
     <w:rsid w:val="00C763B5"/>
     <w:rsid w:val="00C94164"/>
     <w:rsid w:val="00CB2607"/>
     <w:rsid w:val="00CB4512"/>
     <w:rsid w:val="00CE5F39"/>
     <w:rsid w:val="00D13796"/>
     <w:rsid w:val="00D14E18"/>
     <w:rsid w:val="00D16878"/>
     <w:rsid w:val="00D16EF7"/>
     <w:rsid w:val="00D21082"/>
     <w:rsid w:val="00D24CB1"/>
     <w:rsid w:val="00D26742"/>
     <w:rsid w:val="00D34D76"/>
@@ -10059,99 +9923,99 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1604C96D-B5BA-49FE-8880-97965B824911}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OPERATIV_EK3TEMPDISABLED</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>584</Words>
-  <Characters>3691</Characters>
+  <Characters>3253</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>354</Lines>
+  <Paragraphs>176</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>NA-s10bio: Samsvarsmatrise for biobanker (ISO 20387:2018)</vt:lpstr>
       <vt:lpstr>Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datakvalitet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4267</CharactersWithSpaces>
+  <CharactersWithSpaces>3678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Samsvarsmatrise for NS-EN ISO 20387:2018</dc:title>
+  <dc:title>Samsvarsmatrise for NS-EN ISO 20387:2020</dc:title>
   <dc:subject>00020104|.2.1.4.18|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_DokTittel">
-    <vt:lpwstr>Samsvarsmatrise for NS-EN ISO 20387:2018</vt:lpwstr>
+    <vt:lpwstr>Samsvarsmatrise for NS-EN ISO 20387:2020</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokType">
     <vt:lpwstr>Skjema</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokumentID">
     <vt:lpwstr>D00745</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_GjelderFra">
-    <vt:lpwstr>11.08.2025</vt:lpwstr>
+    <vt:lpwstr>25.03.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_Signatur">
     <vt:lpwstr>Pia Backe-Hansen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Utgave">
-    <vt:lpwstr>2.00</vt:lpwstr>
+    <vt:lpwstr>2.01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>