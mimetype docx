--- v0 (2025-11-03)
+++ v1 (2026-05-09)
@@ -218,51 +218,51 @@
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_DokTittel </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020</w:t>
+              <w:t>Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020:2012</w:t>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DB169D" w:rsidRPr="00C12CF0" w14:paraId="605B5F93" w14:textId="77777777">
@@ -659,51 +659,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>2.00</w:t>
+              <w:t>2.01</w:t>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
@@ -756,51 +756,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>11.08.2025</w:t>
+              <w:t>05.05.2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
       <w:tr w14:paraId="605B5FA2" w14:textId="77777777" w:rsidTr="001B5463">
@@ -847,86 +847,101 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Toc26275964"/>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Endringer siden forrige versjon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="605B5FA6" w14:textId="77777777" w:rsidTr="00AB43A1">
         <w:tblPrEx>
           <w:tblW w:w="9351" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0799" w:rsidRPr="00C12CF0" w:rsidP="005F0799" w14:paraId="605B5FA5" w14:textId="77777777">
+          <w:p w:rsidRPr="00C12CF0" w:rsidP="005F0799">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCVARIABLE EK_Merknad </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
               </w:rPr>
-              <w:t>Ny NA logo i topptekst. Endret skrifttype og størrelse.</w:t>
+              <w:t>Endret tittel til Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020:2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C12CF0" w:rsidP="005F0799">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000080"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000080"/>
+              </w:rPr>
+              <w:t>Forlenget gyldighet til 05.05.2028</w:t>
             </w:r>
             <w:r w:rsidRPr="00C12CF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w:rsidR="005F0799" w:rsidRPr="00C12CF0" w:rsidP="005F0799" w14:paraId="605B5FA7" w14:textId="77777777"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nb-NO"/>
@@ -3454,51 +3469,51 @@
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_DokTittel </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00463BA8">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00463BA8">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
             </w:rPr>
-            <w:t>Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020</w:t>
+            <w:t>Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020:2012</w:t>
           </w:r>
           <w:r w:rsidRPr="00463BA8">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00463BA8">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00463BA8">
             <w:rPr>
@@ -4498,51 +4513,51 @@
     <w:docVar w:name="EksRef" w:val="[EksRef]"/>
     <w:docVar w:name="ek_ansvarlig" w:val="Siri Beisvåg Rom"/>
     <w:docVar w:name="ek_bedriftsnavn" w:val="Norsk akkreditering"/>
     <w:docVar w:name="ek_dbfields" w:val="EK_Avdeling¤2#4¤2# ¤3#EK_Avsnitt¤2#4¤2# ¤3#EK_Bedriftsnavn¤2#1¤2#Norsk akkreditering¤3#EK_GjelderFra¤2#0¤2#28.01.2021¤3#EK_KlGjelderFra¤2#0¤2#¤3#EK_Opprettet¤2#0¤2#04.12.2020¤3#EK_Utgitt¤2#0¤2#28.01.2021¤3#EK_IBrukDato¤2#0¤2#28.01.2021¤3#EK_DokumentID¤2#0¤2#D00766¤3#EK_DokTittel¤2#0¤2#Søknadsomfang NS-EN ISO/IEC 17020¤3#EK_DokType¤2#0¤2#Skjema/Form¤3#EK_DocLvlShort¤2#0¤2# ¤3#EK_DocLevel¤2#0¤2# ¤3#EK_EksRef¤2#2¤2# 0_x0009_¤3#EK_Erstatter¤2#0¤2# ¤3#EK_ErstatterD¤2#0¤2# ¤3#EK_Signatur¤2#0¤2#Tove Kristin Dokka¤3#EK_Verifisert¤2#0¤2# ¤3#EK_Hørt¤2#0¤2# ¤3#EK_AuditReview¤2#2¤2# ¤3#EK_AuditApprove¤2#2¤2# ¤3#EK_Gradering¤2#0¤2#Åpen¤3#EK_Gradnr¤2#4¤2#0¤3#EK_Kapittel¤2#4¤2# ¤3#EK_Referanse¤2#2¤2# 0_x0009_¤3#EK_RefNr¤2#0¤2#.2.1.4.12¤3#EK_Revisjon¤2#0¤2#1.00¤3#EK_Ansvarlig¤2#0¤2#Siri Beisvåg Rom¤3#EK_SkrevetAv¤2#0¤2#SRO¤3#EK_DokAnsvNavn¤2#0¤2#Seksjonsleder¤3#EK_UText2¤2#0¤2# ¤3#EK_UText3¤2#0¤2# ¤3#EK_UText4¤2#0¤2# ¤3#EK_Status¤2#0¤2#I bruk¤3#EK_Stikkord¤2#0¤2#¤3#EK_SuperStikkord¤2#0¤2#¤3#EK_Rapport¤2#3¤2#¤3#EK_EKPrintMerke¤2#0¤2#Uoffisiell utskrift er kun gyldig på utskriftsdato¤3#EK_Watermark¤2#0¤2#¤3#EK_Utgave¤2#0¤2#1.00¤3#EK_Merknad¤2#7¤2#Nytt dokument. Skjema er fjernet fra søknadsskjema.¤3#EK_VerLogg¤2#2¤2#Ver. 1.00 - 28.01.2021|Nytt dokument. Skjema er fjernet fra søknadsskjema.¤3#EK_RF1¤2#4¤2# ¤3#EK_RF2¤2#4¤2# ¤3#EK_RF3¤2#4¤2# ¤3#EK_RF4¤2#4¤2# ¤3#EK_RF5¤2#4¤2# ¤3#EK_RF6¤2#4¤2# ¤3#EK_RF7¤2#4¤2# ¤3#EK_RF8¤2#4¤2# ¤3#EK_RF9¤2#4¤2# ¤3#EK_Mappe1¤2#4¤2# ¤3#EK_Mappe2¤2#4¤2# ¤3#EK_Mappe3¤2#4¤2# ¤3#EK_Mappe4¤2#4¤2# ¤3#EK_Mappe5¤2#4¤2# ¤3#EK_Mappe6¤2#4¤2# ¤3#EK_Mappe7¤2#4¤2# ¤3#EK_Mappe8¤2#4¤2# ¤3#EK_Mappe9¤2#4¤2# ¤3#EK_DL¤2#0¤2#12¤3#EK_GjelderTil¤2#0¤2#28.01.2023¤3#EK_Vedlegg¤2#2¤2# 0_x0009_¤3#EK_AvdelingOver¤2#4¤2# ¤3#EK_HRefNr¤2#0¤2# ¤3#EK_HbNavn¤2#0¤2# ¤3#EK_DokRefnr¤2#4¤2#00020104¤3#EK_Dokendrdato¤2#4¤2#04.12.2020 13:37:32¤3#EK_HbType¤2#4¤2# ¤3#EK_Offisiell¤2#4¤2# ¤3#EK_VedleggRef¤2#4¤2#.2.1.4.12¤3#EK_Strukt00¤2#5¤2#.¤5#2¤5#Kjerneprosesser¤5#1¤5#0¤4#.¤5#1¤5#Akkreditering¤5#4¤5#0¤4#.¤5#4¤5#Kundeskjema (nettsiden)¤5#0¤5#0¤4#/¤3#EK_Strukt01¤2#5¤2#¤3#EK_Pub¤2#6¤2#;2;10;1;¤3#EKR_DokType¤2#0¤2# ¤3#EKR_Doktittel¤2#0¤2# ¤3#EKR_DokumentID¤2#0¤2# ¤3#EKR_RefNr¤2#0¤2# ¤3#EKR_Gradering¤2#0¤2# ¤3#EKR_Signatur¤2#0¤2# ¤3#EKR_Verifisert¤2#0¤2# ¤3#EKR_Hørt¤2#0¤2# ¤3#EKR_AuditReview¤2#2¤2# ¤3#EKR_AuditApprove¤2#2¤2# ¤3#EKR_AuditFinal¤2#2¤2# ¤3#EKR_Dokeier¤2#0¤2# ¤3#EKR_Status¤2#0¤2# ¤3#EKR_Opprettet¤2#0¤2# ¤3#EKR_Endret¤2#0¤2# ¤3#EKR_Ibruk¤2#0¤2# ¤3#EKR_Rapport¤2#3¤2# ¤3#EKR_Utgitt¤2#0¤2# ¤3#EKR_SkrevetAv¤2#0¤2# ¤3#EKR_UText1¤2#0¤2# ¤3#EKR_UText2¤2#0¤2# ¤3#EKR_UText3¤2#0¤2# ¤3#EKR_UText4¤2#0¤2# ¤3#EKR_DokRefnr¤2#4¤2# ¤3#EKR_Gradnr¤2#4¤2# ¤3#EKR_Strukt00¤2#5¤2#.¤5#2¤5#Kjerneprosesser¤5#1¤5#0¤4#.¤5#1¤5#Akkreditering¤5#4¤5#0¤4#.¤5#4¤5#Kundeskjema (nettsiden)¤5#0¤5#0¤4#/¤3#"/>
     <w:docVar w:name="ek_dl" w:val="12"/>
     <w:docVar w:name="ek_doclevel" w:val=" "/>
     <w:docVar w:name="ek_doclvlshort" w:val=" "/>
     <w:docVar w:name="ek_dokansvnavn" w:val="Seksjonsleder"/>
     <w:docVar w:name="ek_doktittel" w:val="Søknadsomfang NS-EN ISO/IEC 17020"/>
     <w:docVar w:name="ek_doktype" w:val="Skjema/Form"/>
     <w:docVar w:name="ek_dokumentid" w:val="D00766"/>
     <w:docVar w:name="ek_editprotect" w:val="-1"/>
     <w:docVar w:name="ek_ekprintmerke" w:val="Uoffisiell utskrift er kun gyldig på utskriftsdato"/>
     <w:docVar w:name="ek_eksref" w:val="[EK_EksRef]"/>
     <w:docVar w:name="ek_erstatter" w:val=" "/>
     <w:docVar w:name="ek_erstatterd" w:val=" "/>
     <w:docVar w:name="ek_format" w:val="-10"/>
     <w:docVar w:name="ek_gjelderfra" w:val="28.01.2021"/>
     <w:docVar w:name="ek_gjeldertil" w:val="28.01.2023"/>
     <w:docVar w:name="ek_gradering" w:val="Åpen"/>
     <w:docVar w:name="ek_hbnavn" w:val=" "/>
     <w:docVar w:name="ek_hrefnr" w:val=" "/>
     <w:docVar w:name="ek_hørt" w:val=" "/>
     <w:docVar w:name="ek_ibrukdato" w:val="28.01.2021"/>
     <w:docVar w:name="ek_klgjelderfra" w:val="[]"/>
-    <w:docVar w:name="ek_merknad" w:val="Ny NA logo i topptekst. Endret skrifttype og størrelse."/>
+    <w:docVar w:name="ek_merknad" w:val="Endret tittel til Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020:2012&#13;&#10;Forlenget gyldighet til 05.05.2028"/>
     <w:docVar w:name="ek_opprettet" w:val="04.12.2020"/>
     <w:docVar w:name="EK_Protection" w:val="-1"/>
     <w:docVar w:name="ek_rapport" w:val="[]"/>
     <w:docVar w:name="ek_refnr" w:val=".2.1.4.12"/>
     <w:docVar w:name="ek_revisjon" w:val="1.00"/>
     <w:docVar w:name="ek_signatur" w:val="Tove Kristin Dokka"/>
     <w:docVar w:name="ek_skrevetav" w:val="SRO"/>
     <w:docVar w:name="ek_status" w:val="I bruk"/>
     <w:docVar w:name="ek_stikkord" w:val="[]"/>
     <w:docVar w:name="ek_superstikkord" w:val="[]"/>
     <w:docVar w:name="EK_TYPE" w:val="DOK"/>
     <w:docVar w:name="ek_utext2" w:val=" "/>
     <w:docVar w:name="ek_utext3" w:val=" "/>
     <w:docVar w:name="ek_utext4" w:val=" "/>
     <w:docVar w:name="ek_utgave" w:val="1.00"/>
     <w:docVar w:name="ek_utgitt" w:val="28.01.2021"/>
     <w:docVar w:name="ek_verifisert" w:val=" "/>
     <w:docVar w:name="Erstatter" w:val="lab_erstatter"/>
     <w:docVar w:name="KHB" w:val="UB"/>
     <w:docVar w:name="skitten" w:val="0"/>
     <w:docVar w:name="Tittel" w:val="Dette er en Test tittel."/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
@@ -5931,66 +5946,66 @@
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Søknadsomfang for NS-EN ISO/IEC 17020</vt:lpstr>
       <vt:lpstr>Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datakvalitet</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2693</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020</dc:title>
+  <dc:title>Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020:2012</dc:title>
   <dc:subject>00020104|.2.1.4.12|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_Bedriftsnavn">
     <vt:lpwstr>Norsk akkreditering</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokTittel">
-    <vt:lpwstr>Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020</vt:lpwstr>
+    <vt:lpwstr>Søknads- og akkrediteringsomfang NS-EN ISO/IEC 17020:2012</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokType">
     <vt:lpwstr>Skjema</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_DokumentID">
     <vt:lpwstr>D00766</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_GjelderFra">
-    <vt:lpwstr>11.08.2025</vt:lpwstr>
+    <vt:lpwstr>05.05.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Merknad">
     <vt:lpwstr>Nytt dokument. Skjema er fjernet fra søknadsskjema.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Signatur">
     <vt:lpwstr>Pia Backe-Hansen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EK_Utgave">
-    <vt:lpwstr>2.00</vt:lpwstr>
+    <vt:lpwstr>2.01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>