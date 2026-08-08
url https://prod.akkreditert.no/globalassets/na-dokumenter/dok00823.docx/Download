--- v0 (2025-11-03)
+++ v1 (2026-08-08)
@@ -36,132 +36,131 @@
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="007661C0">
+      <w:tr w14:paraId="17DB9BD3" w14:textId="77777777" w:rsidTr="007661C0">
         <w:tblPrEx>
           <w:tblW w:w="9356" w:type="dxa"/>
           <w:tblInd w:w="-15" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="71" w:type="dxa"/>
             <w:right w:w="71" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="0031702A" w:rsidP="0023580B">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="0031702A" w:rsidP="00031E2D" w14:paraId="17DB9BD0" w14:textId="632343A6">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="tempHer"/>
-[...1 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00643195">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1076260" cy="633095"/>
-[...1 lines deleted...]
-                  <wp:docPr id="1" name="Bilde 1"/>
+                  <wp:extent cx="984250" cy="558198"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:docPr id="699027644" name="Bilde 2" descr="Et bilde som inneholder Grafikk, skjermbilde, grafisk design, design&#10;&#10;KI-generert innhold kan være feil."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1" name="Bilde 1"/>
+                          <pic:cNvPr id="699027644" name="Bilde 2" descr="Et bilde som inneholder Grafikk, skjermbilde, grafisk design, design&#10;&#10;KI-generert innhold kan være feil."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
                             <a:extLst>
                               <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1076260" cy="633095"/>
+                            <a:ext cx="984250" cy="558198"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="0031702A">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
@@ -178,129 +177,126 @@
             </w:r>
             <w:r w:rsidRPr="0031702A">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="004C121C">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="00031E2D" w:rsidP="004C121C" w14:paraId="17DB9BD1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00031E2D">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_DokTittel </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00031E2D">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Søknads- og akkrediteringsomfang NS-EN ISO 17034</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="004C121C">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="004C121C" w14:paraId="17DB9BD2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001315B2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dok.id.:</w:t>
             </w:r>
             <w:r w:rsidRPr="001315B2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
@@ -335,119 +331,119 @@
             <w:r w:rsidRPr="001315B2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D00823</w:t>
             </w:r>
             <w:r w:rsidRPr="001315B2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="007661C0">
+      <w:tr w14:paraId="17DB9BD7" w14:textId="77777777" w:rsidTr="007661C0">
         <w:tblPrEx>
           <w:tblW w:w="9356" w:type="dxa"/>
           <w:tblInd w:w="-15" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="71" w:type="dxa"/>
             <w:right w:w="71" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00B360F7">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00B360F7" w14:paraId="17DB9BD4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="00057172" w:rsidP="0023580B">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="00057172" w:rsidP="0023580B" w14:paraId="17DB9BD5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidP="0023580B">
+          <w:p w:rsidR="00D34D76" w:rsidP="0023580B" w14:paraId="17DB9BD6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
@@ -473,139 +469,159 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Skjema</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00D34D76">
+      <w:tr w14:paraId="17DB9BDF" w14:textId="77777777" w:rsidTr="00D34D76">
         <w:tblPrEx>
           <w:tblW w:w="9356" w:type="dxa"/>
           <w:tblInd w:w="-15" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="56" w:type="dxa"/>
             <w:right w:w="56" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="00057172" w:rsidP="00D6441C">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="00057172" w:rsidP="00D6441C" w14:paraId="17DB9BD8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidP="00D6441C">
+          <w:p w:rsidR="00D34D76" w:rsidP="00D6441C" w14:paraId="17DB9BD9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Godkjent av</w:t>
+              <w:t>Godkjent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>av</w:t>
             </w:r>
             <w:r w:rsidRPr="001315B2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00D6441C">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00D6441C" w14:paraId="17DB9BDA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
@@ -613,117 +629,127 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_Signatur </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Morten Bjørgen</w:t>
+              <w:t>Pia Backe-Hansen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00D6441C">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00D6441C" w14:paraId="17DB9BDB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001315B2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Vers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>j</w:t>
             </w:r>
             <w:r w:rsidRPr="001315B2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>on:</w:t>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001315B2">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00D6441C">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00D6441C" w14:paraId="17DB9BDC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
@@ -731,925 +757,1009 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>2.00</w:t>
+              <w:t>3.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00D6441C">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="001315B2" w:rsidP="00D6441C" w14:paraId="17DB9BDD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Gyldig fra</w:t>
+              <w:t>Gyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>fra</w:t>
             </w:r>
             <w:r w:rsidRPr="001315B2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D34D76" w:rsidRPr="00D34D76" w:rsidP="00D6441C">
+          <w:p w:rsidR="00D34D76" w:rsidRPr="00D34D76" w:rsidP="00D6441C" w14:paraId="17DB9BDE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>12.07.2024</w:t>
+              <w:t>28.07.2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0011184F" w:rsidRPr="00786CF3" w:rsidP="001E7B40">
+    <w:p w:rsidR="0011184F" w:rsidRPr="00786CF3" w:rsidP="001E7B40" w14:paraId="17DB9BE0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00AB43A1">
+      <w:tr w14:paraId="17DB9BE2" w14:textId="77777777" w:rsidTr="00AB43A1">
         <w:tblPrEx>
           <w:tblW w:w="9351" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0799" w:rsidRPr="00AB43A1" w:rsidP="005F0799">
+          <w:p w:rsidR="005F0799" w:rsidRPr="00AB43A1" w:rsidP="005F0799" w14:paraId="17DB9BE1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Toc26275964"/>
+            <w:bookmarkStart w:id="0" w:name="_Toc26275964"/>
             <w:r w:rsidRPr="00AB43A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Endringer siden forrige versjon</w:t>
+              <w:t xml:space="preserve">Endringer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB43A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>siden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB43A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB43A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>forrige</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB43A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB43A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>versjon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00AB43A1">
+      <w:tr w14:paraId="17DB9BE4" w14:textId="77777777" w:rsidTr="00AB43A1">
         <w:tblPrEx>
           <w:tblW w:w="9351" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0799" w:rsidRPr="005F0799" w:rsidP="005F0799">
+          <w:p w:rsidR="005F0799" w:rsidRPr="00031E2D" w:rsidP="005F0799" w14:paraId="17DB9BE3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000080"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
+            <w:r w:rsidRPr="00031E2D">
+              <w:rPr>
+                <w:color w:val="000080"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> DOCVARIABLE EK_Merknad </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> DOCVARIABLE EK_Merknad </w:instrText>
-[...1 lines deleted...]
-            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00031E2D">
               <w:rPr>
                 <w:color w:val="000080"/>
-                <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Endret EK ansvarlig og Godkjenner. Forlenget revisjonsfrist uten endringer i dokumentet. </w:t>
+              </w:rPr>
+              <w:t>Endret Ek ansvarlig og godkjenner. Ny NA logo i topptekst.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F0799" w:rsidP="005F0799">
+    <w:p w:rsidR="005F0799" w:rsidRPr="00031E2D" w:rsidP="005F0799" w14:paraId="17DB9BE5" w14:textId="77777777"/>
+    <w:p w:rsidR="005F0799" w:rsidRPr="00031E2D" w:rsidP="005F0799" w14:paraId="17DB9BE6" w14:textId="77777777"/>
+    <w:p w:rsidR="005F0799" w:rsidRPr="00031E2D" w:rsidP="005F0799" w14:paraId="17DB9BE7" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F0799" w:rsidP="005F0799">
-[...14 lines deleted...]
-    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67">
+    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67" w14:paraId="17DB9BE8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Referansematerialprodusentens </w:t>
       </w:r>
       <w:r w:rsidRPr="00163CF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>navn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67">
+    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67" w14:paraId="17DB9BE9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163CF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Adresse:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67">
+    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67" w14:paraId="17DB9BEA" w14:textId="77777777">
       <w:r w:rsidRPr="00163CF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Dato for utfylling:</w:t>
+        <w:t xml:space="preserve">Dato for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163CF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>utfylling:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67"/>
-    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67"/>
+    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67" w14:paraId="17DB9BEB" w14:textId="77777777"/>
+    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67" w14:paraId="17DB9BEC" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="2747"/>
         <w:gridCol w:w="2072"/>
         <w:gridCol w:w="1553"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00C95C67">
+      <w:tr w14:paraId="17DB9BF3" w14:textId="77777777" w:rsidTr="00C95C67">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Type referansemateriale </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BEE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(RM og/eller CRM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BEF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Objekt</w:t>
             </w:r>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BF0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Parameter</w:t>
             </w:r>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, inkludert </w:t>
             </w:r>
             <w:r w:rsidR="001967FF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">måleområde og måleusikkerhet </w:t>
+              <w:t>måleområde</w:t>
+            </w:r>
+            <w:r w:rsidR="001967FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og måleusikkerhet </w:t>
             </w:r>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>hvis relevant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BF1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Metode</w:t>
             </w:r>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidRPr="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BF2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95C67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Intern metode-ID</w:t>
+              <w:t xml:space="preserve">Intern </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C95C67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>metode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C95C67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>-ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C95C67">
+      <w:tr w14:paraId="17DB9BF9" w14:textId="77777777" w:rsidTr="00C95C67">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BF4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BF5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BF6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BF7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BF8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C95C67">
+      <w:tr w14:paraId="17DB9BFF" w14:textId="77777777" w:rsidTr="00C95C67">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BFA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BFB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BFC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BFD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9BFE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C95C67">
+      <w:tr w14:paraId="17DB9C05" w14:textId="77777777" w:rsidTr="00C95C67">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C00" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C01" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C02" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C03" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C04" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C95C67">
+      <w:tr w14:paraId="17DB9C0B" w14:textId="77777777" w:rsidTr="00C95C67">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C06" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C07" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C08" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C09" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8">
+          <w:p w:rsidR="00C95C67" w:rsidP="00DE4DA8" w14:paraId="17DB9C0A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67">
+    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67" w14:paraId="17DB9C0C" w14:textId="77777777">
       <w:r w:rsidRPr="00163CF2">
         <w:t xml:space="preserve">1 Med </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">objekt </w:t>
       </w:r>
       <w:r w:rsidRPr="00163CF2">
         <w:t xml:space="preserve">menes for eksempel: </w:t>
       </w:r>
       <w:r>
-        <w:t>gass, fast stoff, løsning</w:t>
+        <w:t xml:space="preserve">gass, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fast stoff,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> løsning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67">
+    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67" w14:paraId="17DB9C0D" w14:textId="77777777">
       <w:r w:rsidRPr="00163CF2">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Med parameter menes for eksempel: komponentene i gass, fast stoff eller løsningen, eller angivelse av egenskap </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67">
+    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67" w14:paraId="17DB9C0E" w14:textId="77777777">
       <w:r w:rsidRPr="00163CF2">
         <w:t>3 Internasjonalt akseptert standard eller intern metode.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67">
+    <w:p w:rsidR="00C95C67" w:rsidRPr="00163CF2" w:rsidP="00C95C67" w14:paraId="17DB9C0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F0799" w:rsidRPr="00C95C67" w:rsidP="005F0799">
+    <w:p w:rsidR="005F0799" w:rsidRPr="00C95C67" w:rsidP="005F0799" w14:paraId="17DB9C10" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB43A1" w:rsidRPr="00C95C67" w:rsidP="005F0799">
+    <w:p w:rsidR="00AB43A1" w:rsidRPr="00C95C67" w:rsidP="005F0799" w14:paraId="17DB9C11" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB43A1" w:rsidRPr="00C95C67" w:rsidP="005F0799">
+    <w:p w:rsidR="00AB43A1" w:rsidRPr="00C95C67" w:rsidP="005F0799" w14:paraId="17DB9C12" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A19A2" w:rsidRPr="002A19A2" w:rsidP="005F0799">
+    <w:p w:rsidR="002A19A2" w:rsidRPr="002A19A2" w:rsidP="005F0799" w14:paraId="17DB9C13" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A19A2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Refer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="002A19A2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002A19A2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="002A19A2" w:rsidRPr="002A19A2" w:rsidP="005F0799">
+    <w:p w:rsidR="002A19A2" w:rsidRPr="002A19A2" w:rsidP="005F0799" w14:paraId="17DB9C14" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4535"/>
@@ -1670,152 +1780,164 @@
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidP="005F0799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="EK_Referanse"/>
+            <w:bookmarkStart w:id="1" w:name="EK_Referanse"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidP="005F0799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0011184F" w:rsidRPr="00786CF3" w:rsidP="005F0799">
+    <w:p w:rsidR="0011184F" w:rsidRPr="00786CF3" w:rsidP="005F0799" w14:paraId="17DB9C18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc26275965"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc26275965"/>
       <w:r w:rsidRPr="00786CF3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="002A19A2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ksterne r</w:t>
+        <w:t>ksterne</w:t>
+      </w:r>
+      <w:r w:rsidR="002A19A2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A19A2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00786CF3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>efer</w:t>
       </w:r>
       <w:r w:rsidR="002A19A2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00786CF3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="002A19A2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00786CF3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="002A19A2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1829,233 +1951,233 @@
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="EK_EksRef"/>
+            <w:bookmarkStart w:id="3" w:name="EK_EksRef"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00057172">
+    <w:p w:rsidR="00057172" w14:paraId="17DB9C1B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="005C5A37" w:rsidRPr="00786CF3">
+    <w:p w:rsidR="005C5A37" w:rsidRPr="00786CF3" w14:paraId="17DB9C1C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="0084014D">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="851" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001E5AD6">
+  <w:p w:rsidR="001E5AD6" w14:paraId="17DB9C29" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9989" w:type="dxa"/>
       <w:tblLook w:val="01E0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2209"/>
       <w:gridCol w:w="1727"/>
       <w:gridCol w:w="1714"/>
       <w:gridCol w:w="2244"/>
       <w:gridCol w:w="2095"/>
     </w:tblGrid>
-    <w:tr w:rsidTr="00772908">
+    <w:tr w14:paraId="17DB9C31" w14:textId="77777777" w:rsidTr="00772908">
       <w:tblPrEx>
         <w:tblW w:w="9989" w:type="dxa"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="765"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2209" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="000D591A">
+        <w:p w:rsidR="000D591A" w14:paraId="17DB9C2A" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1727" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="000D591A">
+        <w:p w:rsidR="000D591A" w14:paraId="17DB9C2B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1714" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="000D591A">
+        <w:p w:rsidR="000D591A" w14:paraId="17DB9C2C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:color w:val="000080"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2244" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="000D591A">
+        <w:p w:rsidR="000D591A" w14:paraId="17DB9C2D" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2095" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="000D591A">
+        <w:p w:rsidR="000D591A" w14:paraId="17DB9C2E" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>Side</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="000D591A">
+        <w:p w:rsidR="000D591A" w14:paraId="17DB9C2F" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="001315B2">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
@@ -2078,154 +2200,154 @@
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="001315B2">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="000D591A">
+        <w:p w:rsidR="000D591A" w14:paraId="17DB9C30" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="007553AC">
+  <w:p w:rsidR="007553AC" w14:paraId="17DB9C32" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9989" w:type="dxa"/>
       <w:tblLook w:val="01E0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2209"/>
       <w:gridCol w:w="1727"/>
       <w:gridCol w:w="1714"/>
       <w:gridCol w:w="2244"/>
       <w:gridCol w:w="2095"/>
     </w:tblGrid>
-    <w:tr w:rsidTr="00772908">
+    <w:tr w14:paraId="17DB9C3B" w14:textId="77777777" w:rsidTr="00772908">
       <w:tblPrEx>
         <w:tblW w:w="9989" w:type="dxa"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="765"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2209" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="0084014D" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidP="0084014D" w14:paraId="17DB9C34" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1727" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0084014D" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidP="0084014D" w14:paraId="17DB9C35" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1714" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0084014D" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidP="0084014D" w14:paraId="17DB9C36" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:color w:val="000080"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2244" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0084014D" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidP="0084014D" w14:paraId="17DB9C37" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2095" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0084014D" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidP="0084014D" w14:paraId="17DB9C38" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>Side</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0084014D" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidP="0084014D" w14:paraId="17DB9C39" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="16"/>
               <w:lang w:val="nn-NO" w:eastAsia="nb-NO" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>1</w:t>
@@ -2248,188 +2370,186 @@
           <w:r>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0084014D" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidP="0084014D" w14:paraId="17DB9C3A" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:lang w:val="nn-NO"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0084014D">
+  <w:p w:rsidR="0084014D" w14:paraId="17DB9C3C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001E5AD6">
+  <w:p w:rsidR="001E5AD6" w14:paraId="17DB9C1F" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0084014D">
+  <w:p w:rsidR="0084014D" w14:paraId="17DB9C20" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9214" w:type="dxa"/>
       <w:tblInd w:w="71" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7230"/>
       <w:gridCol w:w="1984"/>
     </w:tblGrid>
-    <w:tr w:rsidTr="00361082">
+    <w:tr w14:paraId="17DB9C23" w14:textId="77777777" w:rsidTr="00361082">
       <w:tblPrEx>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPrEx>
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7230" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="0084014D" w:rsidRPr="0031702A" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidRPr="0031702A" w:rsidP="0084014D" w14:paraId="17DB9C21" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Subtitle"/>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00031E2D">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
-              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_DokTittel </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00031E2D">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
-              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Søknads- og akkrediteringsomfang NS-EN ISO 17034</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="0031702A">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
@@ -2439,51 +2559,51 @@
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve">  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="0031702A">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1984" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="0084014D" w:rsidRPr="001315B2" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidRPr="001315B2" w:rsidP="0084014D" w14:paraId="17DB9C22" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001315B2">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Dok.id.:</w:t>
           </w:r>
           <w:r w:rsidRPr="001315B2">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2519,69 +2639,69 @@
           <w:r w:rsidRPr="001315B2">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>D00823</w:t>
           </w:r>
           <w:r w:rsidRPr="001315B2">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidTr="00361082">
+    <w:tr w14:paraId="17DB9C26" w14:textId="77777777" w:rsidTr="00361082">
       <w:tblPrEx>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPrEx>
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7230" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0084014D" w:rsidRPr="001315B2" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidRPr="001315B2" w:rsidP="0084014D" w14:paraId="17DB9C24" w14:textId="77777777">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001315B2">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="001315B2">
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:instrText>DOCPROPERTY EK_Bedriftsnavn \*charformat</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001315B2">
             <w:rPr>
               <w:sz w:val="16"/>
@@ -2594,82 +2714,82 @@
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>Norsk akkreditering</w:t>
           </w:r>
           <w:r w:rsidRPr="001315B2">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>/Norwegian Accreditation</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1984" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="0084014D" w:rsidRPr="00057172" w:rsidP="0084014D">
+        <w:p w:rsidR="0084014D" w:rsidRPr="00057172" w:rsidP="0084014D" w14:paraId="17DB9C25" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0084014D">
+  <w:p w:rsidR="0084014D" w14:paraId="17DB9C27" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00EE5997">
+  <w:p w:rsidR="00EE5997" w14:paraId="17DB9C28" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001E5AD6">
+  <w:p w:rsidR="001E5AD6" w14:paraId="17DB9C33" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="15B4434F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="86AC1A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2950,145 +3070,149 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="335229026">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="896092007">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1019626860">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2082630552">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1028261849">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="179585270">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064502B"/>
     <w:rsid w:val="0001004E"/>
     <w:rsid w:val="0001454D"/>
     <w:rsid w:val="00023674"/>
+    <w:rsid w:val="00031E2D"/>
     <w:rsid w:val="000347DC"/>
     <w:rsid w:val="00057172"/>
     <w:rsid w:val="0009260C"/>
     <w:rsid w:val="00094007"/>
     <w:rsid w:val="000B7FFE"/>
     <w:rsid w:val="000D32AA"/>
     <w:rsid w:val="000D591A"/>
     <w:rsid w:val="000E1CFC"/>
     <w:rsid w:val="000E7D06"/>
     <w:rsid w:val="000F7A6F"/>
     <w:rsid w:val="0010161E"/>
     <w:rsid w:val="0011184F"/>
     <w:rsid w:val="001315B2"/>
     <w:rsid w:val="00135D65"/>
     <w:rsid w:val="00141782"/>
     <w:rsid w:val="0014670F"/>
     <w:rsid w:val="00163CF2"/>
     <w:rsid w:val="001837C0"/>
     <w:rsid w:val="00191999"/>
     <w:rsid w:val="0019558F"/>
     <w:rsid w:val="001967FF"/>
     <w:rsid w:val="001A435E"/>
     <w:rsid w:val="001E46FA"/>
     <w:rsid w:val="001E5AD6"/>
     <w:rsid w:val="001E7B40"/>
     <w:rsid w:val="001F0CD3"/>
     <w:rsid w:val="002151F4"/>
     <w:rsid w:val="0022194B"/>
     <w:rsid w:val="00225120"/>
     <w:rsid w:val="0023580B"/>
     <w:rsid w:val="002406DD"/>
     <w:rsid w:val="00286216"/>
     <w:rsid w:val="002922E6"/>
     <w:rsid w:val="002928CF"/>
     <w:rsid w:val="002A19A2"/>
     <w:rsid w:val="002A5A6A"/>
     <w:rsid w:val="002D32EE"/>
     <w:rsid w:val="003019A4"/>
     <w:rsid w:val="00310B4B"/>
     <w:rsid w:val="0031702A"/>
     <w:rsid w:val="00343038"/>
     <w:rsid w:val="00373690"/>
     <w:rsid w:val="003820F0"/>
     <w:rsid w:val="003938DA"/>
     <w:rsid w:val="003A2A50"/>
     <w:rsid w:val="003A764A"/>
     <w:rsid w:val="003B5BF3"/>
+    <w:rsid w:val="003E7308"/>
     <w:rsid w:val="00422A98"/>
     <w:rsid w:val="00425069"/>
     <w:rsid w:val="00442479"/>
     <w:rsid w:val="004570A0"/>
     <w:rsid w:val="004705BB"/>
     <w:rsid w:val="004A2EF2"/>
     <w:rsid w:val="004B01B4"/>
     <w:rsid w:val="004B2706"/>
     <w:rsid w:val="004C121C"/>
     <w:rsid w:val="004C1EE4"/>
     <w:rsid w:val="004C53C4"/>
     <w:rsid w:val="004D5676"/>
     <w:rsid w:val="004F7144"/>
     <w:rsid w:val="005063CB"/>
     <w:rsid w:val="00516D07"/>
     <w:rsid w:val="00517D33"/>
     <w:rsid w:val="00522CBE"/>
     <w:rsid w:val="00541B69"/>
     <w:rsid w:val="0054532B"/>
     <w:rsid w:val="005457A5"/>
     <w:rsid w:val="00556072"/>
     <w:rsid w:val="00566DF0"/>
     <w:rsid w:val="00571CC6"/>
+    <w:rsid w:val="0057215D"/>
     <w:rsid w:val="0057567E"/>
     <w:rsid w:val="005A197E"/>
     <w:rsid w:val="005B5E55"/>
     <w:rsid w:val="005C0666"/>
     <w:rsid w:val="005C4EFE"/>
     <w:rsid w:val="005C5A37"/>
     <w:rsid w:val="005D1F81"/>
     <w:rsid w:val="005D4AB8"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F3A5B"/>
     <w:rsid w:val="00610203"/>
     <w:rsid w:val="00613377"/>
     <w:rsid w:val="0064502B"/>
     <w:rsid w:val="00650D9E"/>
     <w:rsid w:val="006525F7"/>
     <w:rsid w:val="00677E28"/>
     <w:rsid w:val="00680C65"/>
     <w:rsid w:val="0068329D"/>
     <w:rsid w:val="006A5230"/>
     <w:rsid w:val="006A780B"/>
     <w:rsid w:val="006B3CDC"/>
     <w:rsid w:val="006C4588"/>
     <w:rsid w:val="006C73C4"/>
     <w:rsid w:val="006D6436"/>
     <w:rsid w:val="006D6741"/>
@@ -3244,81 +3368,82 @@
     <w:docVar w:name="EksRef" w:val="[EksRef]"/>
     <w:docVar w:name="ek_ansvarlig" w:val="Beate Brekke Hellerud"/>
     <w:docVar w:name="ek_bedriftsnavn" w:val="Norsk akkreditering"/>
     <w:docVar w:name="ek_dbfields" w:val="EK_Avdeling¤2#4¤2# ¤3#EK_Avsnitt¤2#4¤2# ¤3#EK_Bedriftsnavn¤2#1¤2#Norsk akkreditering¤3#EK_GjelderFra¤2#0¤2#16.03.2021¤3#EK_KlGjelderFra¤2#0¤2#¤3#EK_Opprettet¤2#0¤2#11.02.2021¤3#EK_Utgitt¤2#0¤2#16.03.2021¤3#EK_IBrukDato¤2#0¤2#18.08.2021¤3#EK_DokumentID¤2#0¤2#D00823¤3#EK_DokTittel¤2#0¤2#Søknads- og akkrediteringsomfang NS-EN ISO 17034¤3#EK_DokType¤2#0¤2#Skjema¤3#EK_DocLvlShort¤2#0¤2# ¤3#EK_DocLevel¤2#0¤2# ¤3#EK_EksRef¤2#2¤2# 0_x0009_¤3#EK_Erstatter¤2#0¤2#1.00¤3#EK_ErstatterD¤2#0¤2#16.03.2021¤3#EK_Signatur¤2#0¤2#Beate Brekke Hellerud¤3#EK_Verifisert¤2#0¤2# ¤3#EK_Hørt¤2#0¤2# ¤3#EK_AuditReview¤2#2¤2# ¤3#EK_AuditApprove¤2#2¤2# ¤3#EK_Gradering¤2#0¤2#Åpen¤3#EK_Gradnr¤2#4¤2#0¤3#EK_Kapittel¤2#4¤2# ¤3#EK_Referanse¤2#2¤2# 0_x0009_¤3#EK_RefNr¤2#0¤2#2.1.4.13¤3#EK_Revisjon¤2#0¤2#1.01¤3#EK_Ansvarlig¤2#0¤2#Beate Brekke Hellerud¤3#EK_UText0¤2#0¤2#BBH, ALU, ISE, MAE¤3#EK_UText1¤2#0¤2#Seksjonssjef¤3#EK_UText2¤2#0¤2# ¤3#EK_UText3¤2#0¤2# ¤3#EK_UText4¤2#0¤2# ¤3#EK_Status¤2#0¤2#I bruk¤3#EK_Stikkord¤2#0¤2#¤3#EK_SuperStikkord¤2#0¤2#¤3#EK_Rapport¤2#3¤2#¤3#EK_EKPrintMerke¤2#0¤2#Uoffisiell utskrift er kun gyldig på utskriftsdato¤3#EK_Watermark¤2#0¤2#¤3#EK_Utgave¤2#0¤2#1.01¤3#EK_Merknad¤2#7¤2#Endret tittel for å synliggjøre at dokumentet ikke kun gjelder ved søknader.¤3#EK_VerLogg¤2#2¤2#Ver. 1.01 - 18.08.2021|Endret tittel for å synliggjøre at dokumentet ikke kun gjelder ved søknader.¤1#Ver. 1.00 - 16.03.2021|¤3#EK_RF1¤2#4¤2# ¤3#EK_RF2¤2#4¤2# ¤3#EK_RF3¤2#4¤2# ¤3#EK_RF4¤2#4¤2# ¤3#EK_RF5¤2#4¤2# ¤3#EK_RF6¤2#4¤2# ¤3#EK_RF7¤2#4¤2# ¤3#EK_RF8¤2#4¤2# ¤3#EK_RF9¤2#4¤2# ¤3#EK_Mappe1¤2#4¤2# ¤3#EK_Mappe2¤2#4¤2# ¤3#EK_Mappe3¤2#4¤2# ¤3#EK_Mappe4¤2#4¤2# ¤3#EK_Mappe5¤2#4¤2# ¤3#EK_Mappe6¤2#4¤2# ¤3#EK_Mappe7¤2#4¤2# ¤3#EK_Mappe8¤2#4¤2# ¤3#EK_Mappe9¤2#4¤2# ¤3#EK_DL¤2#0¤2#13¤3#EK_GjelderTil¤2#0¤2#16.03.2023¤3#EK_Vedlegg¤2#2¤2# 0_x0009_¤3#EK_AvdelingOver¤2#4¤2# ¤3#EK_HRefNr¤2#0¤2# ¤3#EK_HbNavn¤2#0¤2# ¤3#EK_DokRefnr¤2#4¤2#00020104¤3#EK_Dokendrdato¤2#4¤2#18.08.2021 15:53:55¤3#EK_HbType¤2#4¤2# ¤3#EK_Offisiell¤2#4¤2# ¤3#EK_VedleggRef¤2#4¤2#2.1.4.13¤3#EK_Strukt00¤2#5¤2#¤5#2¤5#Kjerneprosesser¤5#1¤5#0¤4#.¤5#1¤5#Akkreditering¤5#4¤5#0¤4#.¤5#4¤5#Kundeskjema (nettsiden)¤5#0¤5#0¤4#/¤3#EK_Strukt01¤2#5¤2#¤3#EK_Pub¤2#6¤2#;2;10;1;¤3#EKR_DokType¤2#0¤2# ¤3#EKR_Doktittel¤2#0¤2# ¤3#EKR_DokumentID¤2#0¤2# ¤3#EKR_RefNr¤2#0¤2# ¤3#EKR_Gradering¤2#0¤2# ¤3#EKR_Signatur¤2#0¤2# ¤3#EKR_Verifisert¤2#0¤2# ¤3#EKR_Hørt¤2#0¤2# ¤3#EKR_AuditReview¤2#2¤2# ¤3#EKR_AuditApprove¤2#2¤2# ¤3#EKR_AuditFinal¤2#2¤2# ¤3#EKR_Dokeier¤2#0¤2# ¤3#EKR_Status¤2#0¤2# ¤3#EKR_Opprettet¤2#0¤2# ¤3#EKR_Endret¤2#0¤2# ¤3#EKR_Ibruk¤2#0¤2# ¤3#EKR_Rapport¤2#3¤2# ¤3#EKR_Utgitt¤2#0¤2# ¤3#EKR_SkrevetAv¤2#0¤2# ¤3#EKR_UText1¤2#0¤2# ¤3#EKR_UText2¤2#0¤2# ¤3#EKR_UText3¤2#0¤2# ¤3#EKR_UText4¤2#0¤2# ¤3#EKR_DokRefnr¤2#4¤2# ¤3#EKR_Gradnr¤2#4¤2# ¤3#EKR_Strukt00¤2#5¤2#¤5#2¤5#Kjerneprosesser¤5#1¤5#0¤4#.¤5#1¤5#Akkreditering¤5#4¤5#0¤4#.¤5#4¤5#Kundeskjema (nettsiden)¤5#0¤5#0¤4#/¤3#"/>
     <w:docVar w:name="ek_dl" w:val="13"/>
     <w:docVar w:name="ek_doclevel" w:val=" "/>
     <w:docVar w:name="ek_doclvlshort" w:val=" "/>
     <w:docVar w:name="ek_dokansvnavn" w:val="Seksjonssjef"/>
     <w:docVar w:name="ek_doktittel" w:val="Søknadsomfang NS-EN ISO 17034"/>
     <w:docVar w:name="ek_doktype" w:val="Skjema/Form"/>
     <w:docVar w:name="ek_dokumentid" w:val="D00823"/>
     <w:docVar w:name="ek_editprotect" w:val="-1"/>
     <w:docVar w:name="ek_ekprintmerke" w:val="Uoffisiell utskrift er kun gyldig på utskriftsdato"/>
     <w:docVar w:name="ek_eksref" w:val="[EK_EksRef]"/>
     <w:docVar w:name="ek_erstatter" w:val="1.00"/>
     <w:docVar w:name="ek_erstatterd" w:val="16.03.2021"/>
     <w:docVar w:name="ek_format" w:val="-10"/>
     <w:docVar w:name="ek_gjelderfra" w:val="16.03.2021"/>
     <w:docVar w:name="ek_gjeldertil" w:val="16.03.2023"/>
     <w:docVar w:name="ek_gradering" w:val="Åpen"/>
     <w:docVar w:name="ek_hbnavn" w:val=" "/>
     <w:docVar w:name="ek_hrefnr" w:val=" "/>
     <w:docVar w:name="ek_hørt" w:val=" "/>
     <w:docVar w:name="ek_ibrukdato" w:val="18.08.2021"/>
     <w:docVar w:name="ek_klgjelderfra" w:val="[]"/>
-    <w:docVar w:name="ek_merknad" w:val="Endret EK ansvarlig og Godkjenner. Forlenget revisjonsfrist uten endringer i dokumentet. "/>
+    <w:docVar w:name="ek_merknad" w:val="Endret Ek ansvarlig og godkjenner. Ny NA logo i topptekst."/>
     <w:docVar w:name="ek_opprettet" w:val="11.02.2021"/>
     <w:docVar w:name="EK_Protection" w:val="-1"/>
     <w:docVar w:name="ek_rapport" w:val="[]"/>
     <w:docVar w:name="ek_refnr" w:val="2.1.4.13"/>
     <w:docVar w:name="ek_revisjon" w:val="1.01"/>
     <w:docVar w:name="ek_signatur" w:val="Beate Brekke Hellerud"/>
     <w:docVar w:name="ek_skrevetav" w:val="BBH, ALU, ISE, MAE"/>
     <w:docVar w:name="ek_status" w:val="I bruk"/>
     <w:docVar w:name="ek_stikkord" w:val="[]"/>
     <w:docVar w:name="ek_superstikkord" w:val="[]"/>
     <w:docVar w:name="EK_TYPE" w:val="DOK"/>
     <w:docVar w:name="ek_utext0" w:val="BBH, ALU, ISE, MAE"/>
     <w:docVar w:name="ek_utext1" w:val="Seksjonssjef"/>
     <w:docVar w:name="ek_utext2" w:val=" "/>
     <w:docVar w:name="ek_utext3" w:val=" "/>
     <w:docVar w:name="ek_utext4" w:val=" "/>
     <w:docVar w:name="ek_utgave" w:val="1.00"/>
     <w:docVar w:name="ek_utgitt" w:val="16.03.2021"/>
     <w:docVar w:name="ek_verifisert" w:val=" "/>
     <w:docVar w:name="Erstatter" w:val="lab_erstatter"/>
     <w:docVar w:name="KHB" w:val="UB"/>
     <w:docVar w:name="skitten" w:val="0"/>
     <w:docVar w:name="Tittel" w:val="Dette er en Test tittel."/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w14:docId w14:val="17DB9BD0"/>
   <w15:docId w15:val="{0E782F81-9D3C-4C97-BFAD-30689B42CDFB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nb-NO" w:eastAsia="nb-NO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4315,51 +4440,51 @@
     <w:rsid w:val="005F0799"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sro\AppData\Roaming\Microsoft\Templates\OPERATIV.DOT" TargetMode="External" /></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\USERS\SRO\APPDATA\ROAMING\MICROSOFT\TEMPLATES\OPERATIV.DOT" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4620,109 +4745,109 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1604C96D-B5BA-49FE-8880-97965B824911}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>OPERATIV</Template>
+  <Template>OPERATIV_EK3TEMPDISABLED</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>93</Words>
-  <Characters>624</Characters>
+  <Words>84</Words>
+  <Characters>846</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Standard prosedyremal</vt:lpstr>
       <vt:lpstr>Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datakvalitet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>698</CharactersWithSpaces>
+  <CharactersWithSpaces>929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Søknads- og akkrediteringsomfang NS-EN ISO 17034</dc:title>
   <dc:subject>00020104|2.1.4.13|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_Bedriftsnavn">
     <vt:lpwstr>Norsk akkreditering</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokTittel">
     <vt:lpwstr>Søknads- og akkrediteringsomfang NS-EN ISO 17034</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokType">
     <vt:lpwstr>Skjema</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_DokumentID">
     <vt:lpwstr>D00823</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_GjelderFra">
-    <vt:lpwstr>12.07.2024</vt:lpwstr>
+    <vt:lpwstr>28.07.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Merknad">
     <vt:lpwstr>Endret tittel for å synliggjøre at dokumentet ikke kun gjelder ved søknader.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Signatur">
-    <vt:lpwstr>Morten Bjørgen</vt:lpwstr>
+    <vt:lpwstr>Pia Backe-Hansen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EK_Utgave">
-    <vt:lpwstr>2.00</vt:lpwstr>
+    <vt:lpwstr>3.00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EK_Watermark">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>