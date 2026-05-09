--- v0 (2025-12-18)
+++ v1 (2026-05-09)
@@ -176,51 +176,51 @@
   <si>
     <t>Vedleggs-tabell</t>
   </si>
   <si>
     <t>Eksterne referanser tabell</t>
   </si>
   <si>
     <t>Referanser_Ref</t>
   </si>
   <si>
     <t>Referanser_Ved</t>
   </si>
   <si>
     <t>Referanser_Eks</t>
   </si>
   <si>
     <t>D00886</t>
   </si>
   <si>
     <t>[Forfatter]</t>
   </si>
   <si>
     <t>Beate Brekke Hellerud</t>
   </si>
   <si>
-    <t>2.1.4.1.27</t>
+    <t>2.1.4.1.29</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>ikke print</t>
   </si>
   <si>
     <t>Fleksibelt søknads- og akkrediteringsomfang NS-EN ISO 15189</t>
   </si>
   <si>
     <t>lagre</t>
   </si>
   <si>
     <t>nei</t>
   </si>
   <si>
     <t>UB</t>
   </si>
   <si>
     <t>Norsk akkreditering</t>
   </si>
   <si>
     <t>Dok.ID</t>
   </si>
@@ -2029,51 +2029,51 @@
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.599749982357025"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.799860000610352"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.0491699986159801"/>
+        <fgColor theme="0" tint="-0.0491599999368191"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>