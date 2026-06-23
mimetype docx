--- v0 (2025-11-03)
+++ v1 (2026-06-23)
@@ -533,71 +533,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D34D76" w:rsidRPr="00D02824" w:rsidP="00D6441C" w14:paraId="311F5D9D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Godkjent av</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Godkjent av: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D34D76" w:rsidRPr="00D02824" w:rsidP="00D6441C" w14:paraId="1B570E74" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
@@ -651,71 +631,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D34D76" w:rsidRPr="00D02824" w:rsidP="00D6441C" w14:paraId="75D23761" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Vers</w:t>
-[...19 lines deleted...]
-              <w:t>on:</w:t>
+              <w:t>Versjon:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D34D76" w:rsidRPr="00D02824" w:rsidP="00D6441C" w14:paraId="1CA369C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
@@ -726,125 +686,95 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>3.00</w:t>
+              <w:t>3.01</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D34D76" w:rsidRPr="00D02824" w:rsidP="00D6441C" w14:paraId="441D62D6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Norskakkreditering"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Gyldig</w:t>
-[...29 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Gyldig fra:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D34D76" w:rsidRPr="00D02824" w:rsidP="00D6441C" w14:paraId="36659564" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -853,51 +783,51 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>11.08.2025</w:t>
+              <w:t>01.06.2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0011184F" w:rsidRPr="00786CF3" w:rsidP="001E7B40" w14:paraId="765DB6CA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -928,91 +858,108 @@
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc26275964"/>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Endringer siden forrige versjon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7B0FEE46" w14:textId="77777777" w:rsidTr="00AB43A1">
         <w:tblPrEx>
           <w:tblW w:w="9351" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0799" w:rsidRPr="00D02824" w:rsidP="005F0799" w14:paraId="14041114" w14:textId="7A4A3E38">
+          <w:p w:rsidRPr="00D02824" w:rsidP="005F0799">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DOCVARIABLE EK_Merknad </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ny NA logo i topptekst. Endret skrifttype og størrelse.</w:t>
+              <w:t>Mindre korrigering av skrivefeil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00D02824" w:rsidP="005F0799">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02824">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Forlenget gyldighet til 01.06.2028</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="005F0799" w:rsidRPr="00D02824" w:rsidP="005F0799" w14:paraId="2D34F49C" w14:textId="77777777"/>
     <w:p w:rsidR="005F0799" w:rsidRPr="00D02824" w:rsidP="005F0799" w14:paraId="6398BDD7" w14:textId="77777777">
       <w:pPr>
@@ -1102,59 +1049,51 @@
           </w:tblCellMar>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13036" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="1E5CE49C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juridisk enhet og laboratoriets </w:t>
-[...7 lines deleted...]
-              <w:t>navn:</w:t>
+              <w:t>Juridisk enhet og laboratoriets navn:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="6CBB06A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="5DFAB6D7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3A3B2122" w14:textId="77777777" w:rsidTr="00E95C71">
         <w:tblPrEx>
           <w:tblW w:w="13036" w:type="dxa"/>
@@ -1353,96 +1292,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00150177" w14:paraId="21A9A254" w14:textId="15579256">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D02824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Denne sjekkliste skal fylles ut av </w:t>
-[...44 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>Denne sjekkliste skal fylles ut av virksomheter som søker om akkreditering etter NS-EN ISO/IEC 17043:2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller som ønsker å fornye sin akkreditering. Dokumentet skal også fylles ut dersom et akkreditert medisinsk laboratorium har gjort større endringer i struktureringen av sitt styringssystem</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02824" w:rsidR="00CD3997">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, og ved overgang til ny versjon av akkrediteringsstandarden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00150177" w14:paraId="03C54497" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -1636,227 +1530,166 @@
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="474AD290" w14:textId="351AFF71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>NS-EN ISO</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D02824">
+              <w:t>NS-EN ISO/IEC 17043:2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00150177" w14:paraId="7877D8EA" w14:textId="67C669CA">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-            <w:pPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D02824">
+              </w:rPr>
+              <w:t xml:space="preserve">Underpunkter </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2855" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="28C978F4" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underpunkter </w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Lokalisering i </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lokalisering i </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D02824">
+              <w:t>KS-dokumentasjonen (kapittel, bilag, prosedyrer, etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="5431EA80" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>KS-dokumentasjonen (kapittel, bilag, prosedyrer, etc.)</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D02824">
+              <w:t>Merknader</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="19FE23BE" w14:textId="1E5978C6">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Merknader</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...58 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>NS-EN ISO/IEC 17043:2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7440F2D0" w14:textId="77777777" w:rsidTr="00524771">
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13498" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="3D141F1E" w14:textId="6105D676">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
@@ -2644,59 +2477,51 @@
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="7243E428" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...7 lines deleted...]
-              <w:t>/A</w:t>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008C099A" w:rsidRPr="00D02824" w:rsidP="008C099A" w14:paraId="3194C938" w14:textId="47972AC5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="5498465E" w14:textId="6463B616">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="1F381833" w14:textId="77777777" w:rsidTr="00524771">
@@ -2828,60 +2653,51 @@
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="4FBBD490" w14:textId="745DB604">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>5.5 Structure</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> and authority</w:t>
+              <w:t>5.5 Structure and authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00405523" w:rsidRPr="00D02824" w:rsidP="00405523" w14:paraId="1C1C2181" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Organisasjonsstruktur</w:t>
             </w:r>
           </w:p>
@@ -3655,59 +3471,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Prosess for å styre kompetanse</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="1D8311D1" w14:textId="462678BD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ansvar og myndighet skal </w:t>
-[...7 lines deleted...]
-              <w:t>kommuniseres</w:t>
+              <w:t>Ansvar og myndighet skal kommuniseres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00186669" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="484F2FEE" w14:textId="3F3D9DD6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00150177" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="20EE8F5C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -3989,60 +3797,51 @@
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824" w:rsidR="009E32D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> External </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">provided products and service </w:t>
+              <w:t xml:space="preserve"> External provided products and service </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006538B9" w:rsidRPr="00D02824" w:rsidP="00E95C71" w14:paraId="5C5C5368" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Aktiviteter som ikke kan utføres av eksterne </w:t>
             </w:r>
           </w:p>
@@ -4637,67 +4436,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7.2.1 General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="404315A5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design og </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">T-program </w:t>
+              <w:t xml:space="preserve">Design og planlegging av PT-program </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A072E5" w:rsidRPr="00D02824" w:rsidP="00A072E5" w14:paraId="01F9A60B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Risikovurderinger </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="00A072E5" w14:paraId="2977A2F9" w14:textId="41700842">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4794,59 +4577,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.2.2 Statistical design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="78766D45" w14:textId="6163B435">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Statistisk design og valg av metoder</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Statistisk design og valg av metoder </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="724ADA63" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="3CA8FE94" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -5774,127 +5549,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Data analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008C5198" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="2EDE9AE5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse av </w:t>
-[...15 lines deleted...]
-              <w:t>resultater</w:t>
+              <w:t>Analyse av data/resultater</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="759CB8E3" w14:textId="02E991AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...7 lines deleted...]
-              <w:t>nalyse</w:t>
+              <w:t>Analyse</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824" w:rsidR="00A13EB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> av resultater ved bruk av andre måleprinsipper</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A13EB1" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="62DCFB72" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Behandling av</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> «outliers»</w:t>
+              <w:t>Behandling av «outliers»</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008C5198" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="680D1603" w14:textId="4A510472">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Feil som skyldes PT-materialet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
@@ -5972,58 +5715,51 @@
       </w:tr>
       <w:tr w14:paraId="28DD2E4D" w14:textId="77777777" w:rsidTr="00524771">
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="1AD7F9EE" w14:textId="6BCBD8BC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.4.2 Evaluation of </w:t>
-[...6 lines deleted...]
-              <w:t>performance</w:t>
+              <w:t>7.4.2 Evaluation of performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="3295B3CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824" w:rsidR="00062F8F">
@@ -6127,59 +5863,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.4.3 PT reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A12685" w:rsidRPr="00D02824" w:rsidP="00A12685" w14:paraId="351B4F79" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Krav til innhold i r</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">apport </w:t>
+              <w:t xml:space="preserve">Krav til innhold i rapport </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A566FD" w:rsidRPr="00D02824" w:rsidP="00A12685" w14:paraId="3AAFC45D" w14:textId="32DF21AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Endringer i rapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
@@ -6420,59 +6148,51 @@
       <w:tr w14:paraId="44135C8F" w14:textId="77777777" w:rsidTr="00524771">
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="64D84A0C" w14:textId="08F0FFE7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.5.2 </w:t>
-[...7 lines deleted...]
-              <w:t>Control of data and information management</w:t>
+              <w:t>7.5.2 Control of data and information management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="62DEBC75" w14:textId="471CFF96">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824" w:rsidR="00062F8F">
@@ -6877,78 +6597,51 @@
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="691447E0" w14:textId="7CE41CE7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>§ 7.</w:t>
-[...26 lines deleted...]
-              <w:t>Handling of complaints</w:t>
+              <w:t>§ 7.6 Handling of complaints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="3E9BF433" w14:textId="69BFD7BE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824" w:rsidR="00062F8F">
@@ -7029,60 +6722,51 @@
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="6E3C57EC" w14:textId="1A8D4440">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>§ 7.</w:t>
-[...8 lines deleted...]
-              <w:t>7 Handling of appeals</w:t>
+              <w:t>§ 7.7 Handling of appeals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="6158EDC4" w14:textId="20FE8E33">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02824" w:rsidR="00062F8F">
@@ -7596,92 +7280,90 @@
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="5B7B1E7C" w14:textId="2310B142">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.4 </w:t>
-[...17 lines deleted...]
-              <w:t>records</w:t>
+              <w:t>8.4 Control of records</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="1D4D7482" w14:textId="77777777">
-[...14 lines deleted...]
-              <w:t>Kontroll med registeringer</w:t>
+          <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="1D4D7482" w14:textId="191039E6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02824">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kontroll med regist</w:t>
+            </w:r>
+            <w:r w:rsidR="004B1FCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02824">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>eringer</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="7BA757F6" w14:textId="62D4EC35">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="5DE6719A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
@@ -7733,60 +7415,51 @@
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="2D6F9ECD" w14:textId="4A494279">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.5 </w:t>
-[...8 lines deleted...]
-              <w:t>Actions to address risks and opportunities for improvement</w:t>
+              <w:t>8.5 Actions to address risks and opportunities for improvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="6447303F" w14:textId="1D76885F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tiltak for å håndtere risikoer og muligheter</w:t>
             </w:r>
           </w:p>
@@ -7849,60 +7522,51 @@
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="0E8467A8" w14:textId="69DFCDA2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.6 </w:t>
-[...8 lines deleted...]
-              <w:t>Improvement</w:t>
+              <w:t>8.6 Improvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="088949A3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kontinuerlig forbedring</w:t>
             </w:r>
           </w:p>
@@ -7993,60 +7657,51 @@
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="25BD22BA" w14:textId="5495F3E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>8.7 C</w:t>
-[...8 lines deleted...]
-              <w:t>orrective actions</w:t>
+              <w:t>8.7 Corrective actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="63E9F4B0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Avviksbehandling</w:t>
             </w:r>
           </w:p>
@@ -8676,60 +8331,51 @@
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13498" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="7954725E" w14:textId="4CD6A263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anneks </w:t>
-[...8 lines deleted...]
-              <w:t>B</w:t>
+              <w:t>Anneks B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="441E4AAE" w14:textId="77777777" w:rsidTr="00524771">
         <w:tblPrEx>
           <w:tblW w:w="13498" w:type="dxa"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E3AF2" w:rsidRPr="00D02824" w:rsidP="001E3AF2" w14:paraId="21485E7B" w14:textId="3343CF8C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02824">
               <w:rPr>
@@ -9937,51 +9583,51 @@
             <w:t xml:space="preserve">Versjonsnummer: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave \*charformat \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>3.00</w:t>
+            <w:t>3.01</w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1902" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="000D591A" w:rsidRPr="00D02824" w14:paraId="476291C3" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
@@ -10040,51 +9686,51 @@
             <w:t xml:space="preserve">Gyldig fra: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra \*charformat \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>11.08.2025</w:t>
+            <w:t>01.06.2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1539" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="000D591A" w:rsidRPr="00D02824" w14:paraId="39865CA2" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000080"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
@@ -10345,51 +9991,51 @@
             <w:t xml:space="preserve">r: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave \*charformat \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>3.00</w:t>
+            <w:t>3.01</w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3178" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="0084014D" w:rsidRPr="00D02824" w:rsidP="0084014D" w14:paraId="51FF241C" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
@@ -10448,51 +10094,51 @@
             <w:t xml:space="preserve">Gyldig fra: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra \*charformat \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>11.08.2025</w:t>
+            <w:t>01.06.2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824" w:rsidR="00C572D7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="263" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="0084014D" w:rsidRPr="00D02824" w:rsidP="0084014D" w14:paraId="130D8358" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000080"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w:rsidR="00201428" w:rsidRPr="00D02824" w:rsidP="0084014D" w14:paraId="08747308" w14:textId="77777777">
           <w:pPr>
@@ -11006,61 +10652,51 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>av</w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>:</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Signatur </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
@@ -11097,135 +10733,105 @@
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5808" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00C72BA9" w:rsidRPr="00D02824" w:rsidP="003D25ED" w14:paraId="169971BC" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>Vers</w:t>
+            <w:t>Versjon</w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>j</w:t>
-[...29 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_Utgave </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>3.00</w:t>
+            <w:t>3.01</w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00C72BA9" w:rsidRPr="00D02824" w:rsidP="003D25ED" w14:paraId="17ACEF66" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Norskakkreditering"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
@@ -11246,105 +10852,95 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>fra</w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>:</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY EK_GjelderFra </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>11.08.2025</w:t>
+            <w:t>01.06.2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00D02824">
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs w:val="0"/>
               <w:color w:val="000080"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00EE5997" w:rsidP="001C1E8E" w14:paraId="30C31C82" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11686,50 +11282,51 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064502B"/>
     <w:rsid w:val="000076B5"/>
     <w:rsid w:val="0001004E"/>
     <w:rsid w:val="0001454D"/>
     <w:rsid w:val="00023674"/>
     <w:rsid w:val="000277C2"/>
     <w:rsid w:val="000347DC"/>
     <w:rsid w:val="00057172"/>
     <w:rsid w:val="00062F8F"/>
     <w:rsid w:val="00081D2C"/>
     <w:rsid w:val="0009260C"/>
     <w:rsid w:val="00094007"/>
     <w:rsid w:val="000B7FFE"/>
     <w:rsid w:val="000D32AA"/>
     <w:rsid w:val="000D591A"/>
     <w:rsid w:val="000E1CFC"/>
     <w:rsid w:val="000E7D06"/>
     <w:rsid w:val="000F7A6F"/>
     <w:rsid w:val="0010161E"/>
     <w:rsid w:val="0011184F"/>
     <w:rsid w:val="00120F67"/>
     <w:rsid w:val="001315B2"/>
+    <w:rsid w:val="00134244"/>
     <w:rsid w:val="00135D65"/>
     <w:rsid w:val="00141782"/>
     <w:rsid w:val="0014670F"/>
     <w:rsid w:val="00150177"/>
     <w:rsid w:val="0015561D"/>
     <w:rsid w:val="00162D38"/>
     <w:rsid w:val="0017035C"/>
     <w:rsid w:val="001837C0"/>
     <w:rsid w:val="00186669"/>
     <w:rsid w:val="00191999"/>
     <w:rsid w:val="0019558F"/>
     <w:rsid w:val="001A435E"/>
     <w:rsid w:val="001C1E8E"/>
     <w:rsid w:val="001E3AF2"/>
     <w:rsid w:val="001E46FA"/>
     <w:rsid w:val="001E7B40"/>
     <w:rsid w:val="001F0CD3"/>
     <w:rsid w:val="00201428"/>
     <w:rsid w:val="002151F4"/>
     <w:rsid w:val="00220BF0"/>
     <w:rsid w:val="0022194B"/>
     <w:rsid w:val="00225120"/>
     <w:rsid w:val="0023580B"/>
     <w:rsid w:val="002406DD"/>
     <w:rsid w:val="00252BEE"/>
@@ -11748,50 +11345,51 @@
     <w:rsid w:val="00324128"/>
     <w:rsid w:val="003327F0"/>
     <w:rsid w:val="00343038"/>
     <w:rsid w:val="00373690"/>
     <w:rsid w:val="003820F0"/>
     <w:rsid w:val="00383E95"/>
     <w:rsid w:val="003938DA"/>
     <w:rsid w:val="00395675"/>
     <w:rsid w:val="003A2A50"/>
     <w:rsid w:val="003A764A"/>
     <w:rsid w:val="003B5BF3"/>
     <w:rsid w:val="003C7B79"/>
     <w:rsid w:val="003D25ED"/>
     <w:rsid w:val="003E7308"/>
     <w:rsid w:val="003F3312"/>
     <w:rsid w:val="00405523"/>
     <w:rsid w:val="00422A98"/>
     <w:rsid w:val="00425069"/>
     <w:rsid w:val="00431482"/>
     <w:rsid w:val="00442479"/>
     <w:rsid w:val="00451A82"/>
     <w:rsid w:val="004705BB"/>
     <w:rsid w:val="004971EA"/>
     <w:rsid w:val="004A2EF2"/>
     <w:rsid w:val="004B01B4"/>
+    <w:rsid w:val="004B1FCB"/>
     <w:rsid w:val="004B2706"/>
     <w:rsid w:val="004C121C"/>
     <w:rsid w:val="004C1EE4"/>
     <w:rsid w:val="004C53C4"/>
     <w:rsid w:val="004D5676"/>
     <w:rsid w:val="004E4D39"/>
     <w:rsid w:val="004F7144"/>
     <w:rsid w:val="005063CB"/>
     <w:rsid w:val="00516D07"/>
     <w:rsid w:val="00522CBE"/>
     <w:rsid w:val="00524771"/>
     <w:rsid w:val="00527C91"/>
     <w:rsid w:val="0053306B"/>
     <w:rsid w:val="00541B69"/>
     <w:rsid w:val="0054532B"/>
     <w:rsid w:val="00546268"/>
     <w:rsid w:val="00556072"/>
     <w:rsid w:val="00566DF0"/>
     <w:rsid w:val="00571CC6"/>
     <w:rsid w:val="0057567E"/>
     <w:rsid w:val="005820D5"/>
     <w:rsid w:val="00597A74"/>
     <w:rsid w:val="005A6BA9"/>
     <w:rsid w:val="005A7F8D"/>
     <w:rsid w:val="005B5E55"/>
@@ -11822,50 +11420,51 @@
     <w:rsid w:val="006D6741"/>
     <w:rsid w:val="006E0667"/>
     <w:rsid w:val="006F7183"/>
     <w:rsid w:val="0070058E"/>
     <w:rsid w:val="0070106B"/>
     <w:rsid w:val="00720074"/>
     <w:rsid w:val="007233B3"/>
     <w:rsid w:val="007428EA"/>
     <w:rsid w:val="007553AC"/>
     <w:rsid w:val="00772908"/>
     <w:rsid w:val="00773E5D"/>
     <w:rsid w:val="00775D2D"/>
     <w:rsid w:val="00777A70"/>
     <w:rsid w:val="00786CF3"/>
     <w:rsid w:val="00787315"/>
     <w:rsid w:val="0078769E"/>
     <w:rsid w:val="00794059"/>
     <w:rsid w:val="007B466E"/>
     <w:rsid w:val="007C3D0A"/>
     <w:rsid w:val="007C6FB2"/>
     <w:rsid w:val="007E0AF3"/>
     <w:rsid w:val="007E3D56"/>
     <w:rsid w:val="00801417"/>
     <w:rsid w:val="00821B07"/>
     <w:rsid w:val="00824FF0"/>
+    <w:rsid w:val="008262B6"/>
     <w:rsid w:val="0084014D"/>
     <w:rsid w:val="008477C4"/>
     <w:rsid w:val="0085314C"/>
     <w:rsid w:val="00854814"/>
     <w:rsid w:val="0085793F"/>
     <w:rsid w:val="0087074C"/>
     <w:rsid w:val="00871BBD"/>
     <w:rsid w:val="008A5917"/>
     <w:rsid w:val="008B16A2"/>
     <w:rsid w:val="008C099A"/>
     <w:rsid w:val="008C5198"/>
     <w:rsid w:val="008C5E6E"/>
     <w:rsid w:val="008D088C"/>
     <w:rsid w:val="008D267C"/>
     <w:rsid w:val="008E0958"/>
     <w:rsid w:val="008F243D"/>
     <w:rsid w:val="008F364D"/>
     <w:rsid w:val="008F3B64"/>
     <w:rsid w:val="008F5964"/>
     <w:rsid w:val="009024E3"/>
     <w:rsid w:val="00904BCE"/>
     <w:rsid w:val="0091065A"/>
     <w:rsid w:val="009203D8"/>
     <w:rsid w:val="00923547"/>
     <w:rsid w:val="0093716C"/>
@@ -11914,50 +11513,51 @@
     <w:rsid w:val="00BB0817"/>
     <w:rsid w:val="00BF16D5"/>
     <w:rsid w:val="00BF51BC"/>
     <w:rsid w:val="00BF6EAF"/>
     <w:rsid w:val="00C01AD4"/>
     <w:rsid w:val="00C1234D"/>
     <w:rsid w:val="00C14C16"/>
     <w:rsid w:val="00C1731E"/>
     <w:rsid w:val="00C21641"/>
     <w:rsid w:val="00C34F40"/>
     <w:rsid w:val="00C3594E"/>
     <w:rsid w:val="00C42142"/>
     <w:rsid w:val="00C441A0"/>
     <w:rsid w:val="00C551D3"/>
     <w:rsid w:val="00C572D7"/>
     <w:rsid w:val="00C71C65"/>
     <w:rsid w:val="00C72BA9"/>
     <w:rsid w:val="00C763B5"/>
     <w:rsid w:val="00C7683E"/>
     <w:rsid w:val="00C962C2"/>
     <w:rsid w:val="00CB1C7E"/>
     <w:rsid w:val="00CB4512"/>
     <w:rsid w:val="00CD3997"/>
     <w:rsid w:val="00CD4A0B"/>
     <w:rsid w:val="00CE3792"/>
+    <w:rsid w:val="00CE5C80"/>
     <w:rsid w:val="00CE5F39"/>
     <w:rsid w:val="00CF0A3D"/>
     <w:rsid w:val="00D02824"/>
     <w:rsid w:val="00D03097"/>
     <w:rsid w:val="00D04C98"/>
     <w:rsid w:val="00D07283"/>
     <w:rsid w:val="00D13796"/>
     <w:rsid w:val="00D14E18"/>
     <w:rsid w:val="00D16878"/>
     <w:rsid w:val="00D16EF7"/>
     <w:rsid w:val="00D21082"/>
     <w:rsid w:val="00D26742"/>
     <w:rsid w:val="00D34D76"/>
     <w:rsid w:val="00D36631"/>
     <w:rsid w:val="00D60939"/>
     <w:rsid w:val="00D6441C"/>
     <w:rsid w:val="00D65C8C"/>
     <w:rsid w:val="00D666A6"/>
     <w:rsid w:val="00D91205"/>
     <w:rsid w:val="00D9304E"/>
     <w:rsid w:val="00D95512"/>
     <w:rsid w:val="00DA5C00"/>
     <w:rsid w:val="00DA7184"/>
     <w:rsid w:val="00DC0C3E"/>
     <w:rsid w:val="00DE05E5"/>
@@ -12039,51 +11639,51 @@
     <w:docVar w:name="ek_ansvarlig" w:val="[EK-Ansvarlig]"/>
     <w:docVar w:name="ek_bedriftsnavn" w:val="Norsk akkreditering"/>
     <w:docVar w:name="ek_dbfields" w:val="EK_Avdeling¤2#4¤2#[Avdeling]¤3#EK_Avsnitt¤2#4¤2#[Avsnitt]¤3#EK_Bedriftsnavn¤2#1¤2#Norsk akkreditering¤3#EK_GjelderFra¤2#0¤2#[GjelderFra]¤3#EK_KlGjelderFra¤2#0¤2#[KlGjelderFra]¤3#EK_Opprettet¤2#0¤2#[Opprettet]¤3#EK_Utgitt¤2#0¤2#[Utgitt]¤3#EK_IBrukDato¤2#0¤2#[Endret]¤3#EK_DokumentID¤2#0¤2#[ID]¤3#EK_DokTittel¤2#0¤2#Standard mal uten innholdsfortegnelse¤3#EK_DokType¤2#0¤2#[DokType]¤3#EK_DocLvlShort¤2#0¤2#[DokNivåKort]¤3#EK_DocLevel¤2#0¤2#[DokNivå]¤3#EK_EksRef¤2#2¤2#EksRef_Layout¤3#EK_Erstatter¤2#0¤2#[Erstatter]¤3#EK_ErstatterD¤2#0¤2#[ErstatterD]¤3#EK_Signatur¤2#0¤2#[Signatur]¤3#EK_Verifisert¤2#0¤2#[Verifisert av]¤3#EK_Hørt¤2#0¤2#[Hørt av]¤3#EK_AuditReview¤2#2¤2#;[Signaturliste];¤3#EK_AuditApprove¤2#2¤2#;[Signaturliste];¤3#EK_Gradering¤2#0¤2#[Gradering]¤3#EK_Gradnr¤2#4¤2#[Gradnr]¤3#EK_Kapittel¤2#4¤2#[Kapittel]¤3#EK_Referanse¤2#2¤2#Ref_Layout¤3#EK_RefNr¤2#0¤2#[RefNr]¤3#EK_Revisjon¤2#0¤2#[Rev]¤3#EK_Ansvarlig¤2#0¤2#[EK-Ansvarlig]¤3#EK_UText0¤2#0¤2#[Forfatter]¤3#EK_UText1¤2#0¤2#[Dok.ansvarlig]¤3#EK_UText2¤2#0¤2#[]¤3#EK_UText3¤2#0¤2#[UText3]¤3#EK_UText4¤2#0¤2#[UText4]¤3#EK_Status¤2#0¤2#[Status]¤3#EK_Stikkord¤2#0¤2#[Stikkord]¤3#EK_SuperStikkord¤2#0¤2#[SuperStikkord]¤3#EK_Rapport¤2#3¤2#[Tilknyttet rapport]¤3#EK_EKPrintMerke¤2#0¤2#Uoffisiell utskrift er kun gyldig på utskriftsdato¤3#EK_Watermark¤2#0¤2#Vannmerke¤3#EK_Utgave¤2#0¤2#[Ver]¤3#EK_Merknad¤2#7¤2#[Merknad]¤3#EK_VerLogg¤2#2¤2#[Versjonslogg]¤3#EK_RF1¤2#4¤2#[RF1]¤3#EK_RF2¤2#4¤2#[RF2]¤3#EK_RF3¤2#4¤2#[RF3]¤3#EK_RF4¤2#4¤2#[RF4]¤3#EK_RF5¤2#4¤2#[RF5]¤3#EK_RF6¤2#4¤2#[RF6]¤3#EK_RF7¤2#4¤2#[RF7]¤3#EK_RF8¤2#4¤2#[RF8]¤3#EK_RF9¤2#4¤2#[RF9]¤3#EK_Mappe1¤2#4¤2#[Mappe1]¤3#EK_Mappe2¤2#4¤2#[Mappe2]¤3#EK_Mappe3¤2#4¤2#[Mappe3]¤3#EK_Mappe4¤2#4¤2#[Mappe4]¤3#EK_Mappe5¤2#4¤2#[Mappe5]¤3#EK_Mappe6¤2#4¤2#[Mappe6]¤3#EK_Mappe7¤2#4¤2#[Mappe7]¤3#EK_Mappe8¤2#4¤2#[Mappe8]¤3#EK_Mappe9¤2#4¤2#[Mappe9]¤3#EK_DL¤2#0¤2#[dl]¤3#EK_GjelderTil¤2#0¤2#[GyldigTil]¤3#EK_Vedlegg¤2#2¤2#Ref_Layout¤3#EK_AvdelingOver¤2#4¤2#[AvdelingOver]¤3#EK_HRefNr¤2#0¤2#[HRefnr]¤3#EK_HbNavn¤2#0¤2#[HbNavn]¤3#EK_DokRefnr¤2#4¤2#¤3#EK_Dokendrdato¤2#4¤2#¤3#EK_HbType¤2#4¤2#¤3#EK_Offisiell¤2#4¤2#¤3#EK_VedleggRef¤2#4¤2#¤3#EK_Strukt00¤2#5¤2#[Strukturfelt]¤3#EK_Strukt01¤2#5¤2#[Strukturfelt]¤3#EK_Pub¤2#6¤2#¤3#EKR_DokType¤2#0¤2#[ResType]¤3#EKR_Doktittel¤2#0¤2#[ResTittel]¤3#EKR_DokumentID¤2#0¤2#[ResId]¤3#EKR_RefNr¤2#0¤2#[ResRefNr]¤3#EKR_Gradering¤2#0¤2#[ResGrad]¤3#EKR_Signatur¤2#0¤2#[ResSign]¤3#EKR_Verifisert¤2#0¤2#[Verifisert av]¤3#EKR_Hørt¤2#0¤2#[Hørt av]¤3#EKR_AuditReview¤2#2¤2#;[Signaturliste];¤3#EKR_AuditApprove¤2#2¤2#;[Signaturliste];¤3#EKR_AuditFinal¤2#2¤2#;[Signaturliste];¤3#EKR_Dokeier¤2#0¤2#[ResEier]¤3#EKR_Status¤2#0¤2#[ResStat]¤3#EKR_Opprettet¤2#0¤2#[ResOppr]¤3#EKR_Endret¤2#0¤2#[ResEndret]¤3#EKR_Ibruk¤2#0¤2#[ResIBruk]¤3#EKR_Rapport¤2#3¤2#[Tilknyttet rapport]¤3#EKR_Utgitt¤2#0¤2#[ResUtfylt]¤3#EKR_SkrevetAv¤2#0¤2#[Utfylt av]¤3#EKR_UText1¤2#0¤2#[]¤3#EKR_UText2¤2#0¤2#[]¤3#EKR_UText3¤2#0¤2#[RESUText3]¤3#EKR_UText4¤2#0¤2#[RESUText4]¤3#EKR_DokRefnr¤2#4¤2#¤3#EKR_Gradnr¤2#4¤2#¤3#EKR_Strukt00¤2#5¤2#[ ]¤3#"/>
     <w:docVar w:name="ek_dl" w:val="[dl]"/>
     <w:docVar w:name="ek_doclevel" w:val="[DokNivå]"/>
     <w:docVar w:name="ek_doclvlshort" w:val="[DokNivåKort]"/>
     <w:docVar w:name="ek_dokansvnavn" w:val="[Dok.ansvarlig]"/>
     <w:docVar w:name="ek_doktittel" w:val="Standard mal uten innholdsfortegnelse"/>
     <w:docVar w:name="ek_doktype" w:val="[DokType]"/>
     <w:docVar w:name="ek_dokumentid" w:val="[ID]"/>
     <w:docVar w:name="ek_editprotect" w:val="-1"/>
     <w:docVar w:name="ek_ekprintmerke" w:val="Uoffisiell utskrift er kun gyldig på utskriftsdato"/>
     <w:docVar w:name="ek_eksref" w:val="[EK_EksRef]"/>
     <w:docVar w:name="ek_endrfields" w:val="EK_Rapport¤1#"/>
     <w:docVar w:name="ek_erstatter" w:val="[Erstatter]"/>
     <w:docVar w:name="ek_erstatterd" w:val="[ErstatterD]"/>
     <w:docVar w:name="ek_format" w:val="-10"/>
     <w:docVar w:name="ek_gjelderfra" w:val="[GjelderFra]"/>
     <w:docVar w:name="ek_gjeldertil" w:val="[GyldigTil]"/>
     <w:docVar w:name="ek_gradering" w:val="[Gradering]"/>
     <w:docVar w:name="ek_hbnavn" w:val="[HbNavn]"/>
     <w:docVar w:name="ek_hrefnr" w:val="[HRefnr]"/>
     <w:docVar w:name="ek_hørt" w:val="[Hørt av]"/>
     <w:docVar w:name="ek_ibrukdato" w:val="[Endret]"/>
     <w:docVar w:name="ek_klgjelderfra" w:val="[KlGjelderFra]"/>
-    <w:docVar w:name="ek_merknad" w:val="Ny NA logo i topptekst. Endret skrifttype og størrelse."/>
+    <w:docVar w:name="ek_merknad" w:val="Mindre korrigering av skrivefeil&#13;&#10;Forlenget gyldighet til 01.06.2028"/>
     <w:docVar w:name="ek_opprettet" w:val="[Opprettet]"/>
     <w:docVar w:name="EK_Protection" w:val="-1"/>
     <w:docVar w:name="ek_rapport" w:val="[Tilknyttet rapport]"/>
     <w:docVar w:name="ek_refnr" w:val="[RefNr]"/>
     <w:docVar w:name="ek_revisjon" w:val="[Rev]"/>
     <w:docVar w:name="ek_signatur" w:val="[Signatur]"/>
     <w:docVar w:name="ek_skrevetav" w:val="[Forfatter]"/>
     <w:docVar w:name="ek_status" w:val="[Status]"/>
     <w:docVar w:name="ek_stikkord" w:val="[Stikkord]"/>
     <w:docVar w:name="ek_superstikkord" w:val="[SuperStikkord]"/>
     <w:docVar w:name="EK_TYPE" w:val="MAL"/>
     <w:docVar w:name="ek_utext0" w:val="[Forfatter]"/>
     <w:docVar w:name="ek_utext1" w:val="[Dok.ansvarlig]"/>
     <w:docVar w:name="ek_utext2" w:val="[]"/>
     <w:docVar w:name="ek_utext3" w:val="[UText3]"/>
     <w:docVar w:name="ek_utext4" w:val="[UText4]"/>
     <w:docVar w:name="ek_utgave" w:val="[Ver]"/>
     <w:docVar w:name="ek_utgitt" w:val="[Utgitt]"/>
     <w:docVar w:name="ek_verifisert" w:val="[Verifisert av]"/>
     <w:docVar w:name="ek_watermark" w:val="Vannmerke"/>
     <w:docVar w:name="Erstatter" w:val="lab_erstatter"/>
     <w:docVar w:name="KHB" w:val="nei"/>
     <w:docVar w:name="skitten" w:val="0"/>
     <w:docVar w:name="Tittel" w:val="Dette er en Test tittel."/>
   </w:docVars>
@@ -13464,106 +13064,106 @@
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{833E5A86-FAEF-4C4F-B73B-16FFDACA89F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OPERATIV_EK3TEMPDISABLED</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>813</Words>
-  <Characters>5830</Characters>
+  <Words>891</Words>
+  <Characters>5732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>573</Lines>
+  <Paragraphs>301</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Standard mal uten innholdsfortegnelse</vt:lpstr>
       <vt:lpstr>Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datakvalitet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6630</CharactersWithSpaces>
+  <CharactersWithSpaces>6322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Samsvarsmatrise for NS-EN ISO/IEC 17043:2023</dc:title>
   <dc:subject>Standard mal uten innholdsfortegnelse|[RefNr]|</dc:subject>
   <dc:creator>Handbok</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EK_DokTittel">
     <vt:lpwstr>Samsvarsmatrise for NS-EN ISO/IEC 17043:2023</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EK_DokType">
     <vt:lpwstr>Skjema</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EK_DokumentID">
     <vt:lpwstr>D01004</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EK_GjelderFra">
-    <vt:lpwstr>11.08.2025</vt:lpwstr>
+    <vt:lpwstr>01.06.2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EK_Merknad">
     <vt:lpwstr>Samsvarsmatrise utarbeidet for 2023 versjonen av NS-EN ISO/IEC 17043. </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EK_Signatur">
     <vt:lpwstr>Pia Backe-Hansen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EK_Utgave">
-    <vt:lpwstr>3.00</vt:lpwstr>
+    <vt:lpwstr>3.01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EK_Watermark">
     <vt:lpwstr>Vannmerke</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GrammarlyDocumentId">
     <vt:lpwstr>c8c53912eb9eed62f688858a179aa6037d141ffb6938e7bd49eec5073c53d5d0</vt:lpwstr>
   </property>
 </Properties>
 </file>