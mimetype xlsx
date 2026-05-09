--- v0 (2025-11-03)
+++ v1 (2026-05-09)
@@ -187,51 +187,51 @@
   <si>
     <t>Vedleggs-tabell</t>
   </si>
   <si>
     <t>Eksterne referanser tabell</t>
   </si>
   <si>
     <t>Referanser_Ref</t>
   </si>
   <si>
     <t>Referanser_Ved</t>
   </si>
   <si>
     <t>Referanser_Eks</t>
   </si>
   <si>
     <t>D01006</t>
   </si>
   <si>
     <t>[Forfatter]</t>
   </si>
   <si>
     <t>Pia Backe-Hansen</t>
   </si>
   <si>
-    <t>2.1.4.1.30</t>
+    <t>2.1.4.1.32</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>ikke print</t>
   </si>
   <si>
     <t>Søknads-og akkrediteringsomfang NS-EN ISO/IEC 17025 prøvetakning avløp</t>
   </si>
   <si>
     <t>lagre</t>
   </si>
   <si>
     <t>nei</t>
   </si>
   <si>
     <t>UB</t>
   </si>
   <si>
     <t>Norsk akkreditering</t>
   </si>
   <si>
     <t>Dok.ID</t>
   </si>